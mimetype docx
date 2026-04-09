--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charly Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charly-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-6950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077839285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to source: sedimentary charcoal morphology as a proxy for tropical burned biomass composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor of a neutral individual-based forest model captures spatiotemporal structure characteristics of a mature tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 501, pp.111009. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.111009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rainforest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.230930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fire dynamics in sub-Saharan Africa during the last 25,000 years: Climate change and increasing human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 711, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2024.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Soares de Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), pp.541-553. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Holocene Climate and Environmental changes of Niayes Peat Bog in Northern coast of Senegal (NW Africa) based on Stable Isotopes and Charcoals Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289, pp.107609. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise C Bicudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Forest Fragmentation and Environmental Dynamics on Nosy Be Island (NW Madagascar) at 1300 cal BP Is Attributable to Intensified Human Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia L Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Lochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bliedtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim J Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.783770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths from soil surfaces and water reservoirs of the Brazilian semi-arid Caatinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rony Gomes Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaneicia dos Santos Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103180. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen–vegetation relationships within tropical marshes of Lopé National Park (Central Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henga-Botsikabobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.104168. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Franco Cassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudney de Almeida Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 232, pp.106209. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Staver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.202011515. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Oliveira Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Mineli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101081. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pollen-climate calibration from western Patagonia for palaeoclimatic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree cover in Central Africa: determinants and sensitivity under contrasted scenarios of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Aging Characterization on New Generations of Explanted Commercial Endoprostheses: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girsowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. del Tatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejvs.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tree cover of the Congo Basin recovered by phytoliths and δ 13 C along soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 434, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five thousand years of tropical lake sediment DNA records from Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akouégninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 203 - 211. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day central African forest is a legacy of the 19th century human history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.20343.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based characterization of montane forest types in north-eastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jeferson Sampaio Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itayguara Ribeiro Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing tropical forest succession as a three-dimensional dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluck Ratanapongsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Brockelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12080-015-0278-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of tropical forest deciduousness: disentangling the effects of rainfall and geology in central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inherited paleotopography and water level rise on the sedimentary infill of Lake Ossa (S Cameroon) inferred by continuous color and bulk organic matter analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 411, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the local environment on lacustrine sedimentary phytolith records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Canal-Subitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 414, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Geochronological arguments for a close relationship between surficial formation profiles and environmental crisis (c. 3000–2000 BP) in Gabon (Central Africa)”, by D. Thiéblemont et al., 2013 [C.R. Geoscience 345, 272–283]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (7-8), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of natural hazards and human activities on the Ecuadorian Pacific coast during the late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Sophak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ledru Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houngnon Alfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 415, pp.197-209. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Central African Peoples: Survey of Radiocarbon Dates over the Past 5000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (03), pp.1377-1382. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003382220004830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and cultural changes in the west Congo Basin forests over the past 5000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1625), pp.20120304-20120304. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2012.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of temperature on treeline migration for an eastern African mountain during the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (3-4), pp.901-918. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0665-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating phytolith influx in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (02), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Holocene palaeoenvironmental record from Lake Tizong, northern Cameroon using diatom and carbon stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 386, pp.575 - 587. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Intensifying Weathering and Land Use in Iron Age Central Africa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6098), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Apema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring errors in paleoclimate proxy reconstructions using Monte Carlo simulations: paleotemperature from mollusk and coral geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.433-450. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-433-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotropical C3/C4 grass distributions - present, past and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoud Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.2324-2334. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02690.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.787-797. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem mapping at the African continent scale using a hybrid clustering approach based on 1-km resolution multi-annual data from SPOT-VEGETATION .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.452-464. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ortuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1-2), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past environmental and climatic changes during the last 7200 cal yr BP in Adamawa plateau (Northern-Cameroun) based on fossil diatoms and sedimentary carbon isotopic records from Lake Mbalang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.1371-1393. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-1371-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point-Process Model for Variance-Occupancy-Abundance Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 178 (3), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/661249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vegetation zones and climatic changes on fire-induced atmospheric carbon emissions: a model based on paleodata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (8), pp.1015. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WF09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models approximating individual processes: A validation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dégallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 228 (2), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported and autochthonous cases in the dynamics of dengue epidemics in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0034-89102009000100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an early warning system for dengue prevention: modeling climate impact on dengue transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dégallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3-4), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western equatorial African forest-savanna mosaics: a legacy of late Holocene climatic change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chepstow-Lusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.647-659. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-647-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African biomes and forest succession stages derived from modern pollen data and plant functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.403-429. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-403-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dengue epidemics in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pongsumpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Llosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (9), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2008.02124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift Valley fever in West Africa: the role of space in endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fontenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (12), pp.1878-1888. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01746.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and different management strategies on Aedes aegypti breeding sites: a longitudinal survey in Brasilia (DF, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dégallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Tarso Ribeiro Vilarinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Socorro Laurentino de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Cavalcanti Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (7), pp.1104-1118. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01653.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determination of the reproductive number for vector-borne diseases: the case of dengue in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dégallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Rosa-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Costa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01560.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue epidemic modeling: stakes and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dégallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Biotech News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (22), pp.1191-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spatial heterogeneity on an emerging infectious disease: the case of dengue epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D.M. Müller-Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dégallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.1171. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'estimation du taux de reproduction des maladies (Ro) : application à l'étude des épidémies de Dengue dans le District Fédéral, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dégallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest–savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation model of fire dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 330 (5), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest-savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171, pp. 85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest progression modes in littoral Congo, Central Atlantic Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1445-1461. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01094.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of African ecosystems at 1 km resolution using multiannual SPOT/VEGETATION data and a hybrid clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of CAEV in human cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin K. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross species infection of small ruminant lentiviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vancouver, BC, Canada., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Wonkam Njonang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association for Tropical Biology and Conservation (ATBC 2012) : Ecology, evolution and sustainable use of tropical biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Mato Grosso do Sul, Brazil. Ecology evolution and sustainable use of tropical biodiversity, 49, p. 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths. A tool for neotropical historical ecology, with a focus on bamboo-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Historical Ecology Insights from Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9780367182212. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429060175-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rain forest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, Savanes, Forêts : modélisation de systèmes dynamiques liant l'homme à son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Paris Sud - Paris XI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId342"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charly Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charly-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-6950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077839285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to source: sedimentary charcoal morphology as a proxy for tropical burned biomass composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor of a neutral individual-based forest model captures spatiotemporal structure characteristics of a mature tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 501, pp.111009. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.111009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fire dynamics in sub-Saharan Africa during the last 25,000 years: Climate change and increasing human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 711, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2024.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rainforest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.230930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Soares de Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), pp.541-553. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Holocene Climate and Environmental changes of Niayes Peat Bog in Northern coast of Senegal (NW Africa) based on Stable Isotopes and Charcoals Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289, pp.107609. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise C Bicudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Forest Fragmentation and Environmental Dynamics on Nosy Be Island (NW Madagascar) at 1300 cal BP Is Attributable to Intensified Human Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia L Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Lochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bliedtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim J Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.783770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths from soil surfaces and water reservoirs of the Brazilian semi-arid Caatinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rony Gomes Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaneicia dos Santos Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103180. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen–vegetation relationships within tropical marshes of Lopé National Park (Central Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henga-Botsikabobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.104168. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Staver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.202011515. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Franco Cassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudney de Almeida Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 232, pp.106209. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Oliveira Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Mineli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101081. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pollen-climate calibration from western Patagonia for palaeoclimatic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree cover in Central Africa: determinants and sensitivity under contrasted scenarios of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Aging Characterization on New Generations of Explanted Commercial Endoprostheses: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girsowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. del Tatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejvs.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tree cover of the Congo Basin recovered by phytoliths and δ 13 C along soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 434, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five thousand years of tropical lake sediment DNA records from Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akouégninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 203 - 211. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day central African forest is a legacy of the 19th century human history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.20343.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing tropical forest succession as a three-dimensional dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluck Ratanapongsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Brockelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12080-015-0278-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based characterization of montane forest types in north-eastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jeferson Sampaio Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itayguara Ribeiro Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of tropical forest deciduousness: disentangling the effects of rainfall and geology in central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inherited paleotopography and water level rise on the sedimentary infill of Lake Ossa (S Cameroon) inferred by continuous color and bulk organic matter analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 411, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the local environment on lacustrine sedimentary phytolith records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Canal-Subitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 414, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Geochronological arguments for a close relationship between surficial formation profiles and environmental crisis (c. 3000–2000 BP) in Gabon (Central Africa)”, by D. Thiéblemont et al., 2013 [C.R. Geoscience 345, 272–283]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (7-8), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of natural hazards and human activities on the Ecuadorian Pacific coast during the late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Sophak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ledru Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houngnon Alfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 415, pp.197-209. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Central African Peoples: Survey of Radiocarbon Dates over the Past 5000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (03), pp.1377-1382. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003382220004830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and cultural changes in the west Congo Basin forests over the past 5000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1625), pp.20120304-20120304. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2012.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of temperature on treeline migration for an eastern African mountain during the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (3-4), pp.901-918. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0665-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating phytolith influx in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (02), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Holocene palaeoenvironmental record from Lake Tizong, northern Cameroon using diatom and carbon stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 386, pp.575 - 587. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Intensifying Weathering and Land Use in Iron Age Central Africa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6098), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Apema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring errors in paleoclimate proxy reconstructions using Monte Carlo simulations: paleotemperature from mollusk and coral geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.433-450. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-433-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotropical C3/C4 grass distributions - present, past and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoud Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.2324-2334. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02690.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.787-797. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem mapping at the African continent scale using a hybrid clustering approach based on 1-km resolution multi-annual data from SPOT-VEGETATION .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.452-464. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ortuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1-2), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past environmental and climatic changes during the last 7200 cal yr BP in Adamawa plateau (Northern-Cameroun) based on fossil diatoms and sedimentary carbon isotopic records from Lake Mbalang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.1371-1393. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-1371-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point-Process Model for Variance-Occupancy-Abundance Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 178 (3), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/661249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vegetation zones and climatic changes on fire-induced atmospheric carbon emissions: a model based on paleodata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (8), pp.1015. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WF09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models approximating individual processes: A validation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 228 (2), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported and autochthonous cases in the dynamics of dengue epidemics in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0034-89102009000100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an early warning system for dengue prevention: modeling climate impact on dengue transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3-4), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western equatorial African forest-savanna mosaics: a legacy of late Holocene climatic change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chepstow-Lusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.647-659. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-647-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African biomes and forest succession stages derived from modern pollen data and plant functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.403-429. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-403-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dengue epidemics in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pongsumpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Llosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (9), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2008.02124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift Valley fever in West Africa: the role of space in endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fontenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (12), pp.1878-1888. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01746.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and different management strategies on Aedes aegypti breeding sites: a longitudinal survey in Brasilia (DF, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Tarso Ribeiro Vilarinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Socorro Laurentino de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Cavalcanti Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (7), pp.1104-1118. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01653.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determination of the reproductive number for vector-borne diseases: the case of dengue in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Rosa-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Costa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01560.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue epidemic modeling: stakes and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Biotech News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (22), pp.1191-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spatial heterogeneity on an emerging infectious disease: the case of dengue epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D.M. Müller-Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.1171. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'estimation du taux de reproduction des maladies (Ro) : application à l'étude des épidémies de Dengue dans le District Fédéral, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest–savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation model of fire dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 330 (5), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest-savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171, pp. 85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest progression modes in littoral Congo, Central Atlantic Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1445-1461. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01094.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of African ecosystems at 1 km resolution using multiannual SPOT/VEGETATION data and a hybrid clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of CAEV in human cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin K. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross species infection of small ruminant lentiviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vancouver, BC, Canada., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Wonkam Njonang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association for Tropical Biology and Conservation (ATBC 2012) : Ecology, evolution and sustainable use of tropical biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Mato Grosso do Sul, Brazil. Ecology evolution and sustainable use of tropical biodiversity, 49, p. 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths. A tool for neotropical historical ecology, with a focus on bamboo-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Historical Ecology Insights from Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9780367182212. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429060175-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rain forest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, Savanes, Forêts : modélisation de systèmes dynamiques liant l'homme à son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Paris Sud - Paris XI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67B02BC8"/>
+    <w:nsid w:val="2CD78A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charly-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-6950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077839285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.111009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Daut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230930" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L Reinhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lochner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bliedtner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim J Krahn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.783770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rony Gomes Barroso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henga-Botsikabobe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Francois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bussmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girsowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. del Tatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2017.06.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.20343.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluck Ratanapongsai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Brockelman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-015-0278-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12589" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguetsop" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF30PST3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003382220004830X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0304" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0665-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EEF69F4A664412DB91D7DCD57AEC5EF6FB1D21C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bietrix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.04.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5RZ3CQL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221820" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sachs" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-433-2012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02690.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S544K6N7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Kaptue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKP37V7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bietrix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1371-2011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661249" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paitre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09096" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;gallier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2010.08.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKH9DB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537079v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degallier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0034-89102009000100001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ramalho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9747-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJSWBCFW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197930v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngomanda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepstow-Lusty" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makaya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schevin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-647-2009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197644v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebamba" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-403-2009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525610v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pongsumpun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Lopez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llosa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02124.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340977v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01746.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158726v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Ribeiro Vilarinhos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Socorro Laurentino de Carvalho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Cavalcanti Yoshizawa" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01653.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158732v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rosa-Freitas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Costa Lima" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01560.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158765v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar A. Dubois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schmit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D.M. M&#252;ller-Graf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158749v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fabing" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.07.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQSQT7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.053" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHX9JTLB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164021v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969811v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01094.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHH4ZW6K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547710v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Jong" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967929v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin K. Leung" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guiguen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grezel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967921v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983072v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-12" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304277v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009014v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charly-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-6950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077839285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.111009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Daut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L Reinhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lochner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bliedtner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim J Krahn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.783770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rony Gomes Barroso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103180" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henga-Botsikabobe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Francois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bussmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girsowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. del Tatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2017.06.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.20343.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluck Ratanapongsai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Brockelman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-015-0278-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12589" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguetsop" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF30PST3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003382220004830X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0304" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0665-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EEF69F4A664412DB91D7DCD57AEC5EF6FB1D21C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bietrix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.04.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5RZ3CQL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221820" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sachs" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-433-2012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02690.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S544K6N7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Kaptue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKP37V7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bietrix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1371-2011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661249" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paitre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09096" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degallier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2010.08.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKH9DB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537079v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0034-89102009000100001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433364v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ramalho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9747-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJSWBCFW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngomanda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepstow-Lusty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schevin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-647-2009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebamba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-403-2009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525610v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pongsumpun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Lopez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llosa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02124.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340977v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01746.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158726v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Ribeiro Vilarinhos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Socorro Laurentino de Carvalho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Cavalcanti Yoshizawa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01653.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rosa-Freitas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Costa Lima" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01560.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar A. Dubois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schmit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D.M. M&#252;ller-Graf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3020" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969801v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fabing" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.07.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQSQT7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969815v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.053" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHX9JTLB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969811v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01094.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHH4ZW6K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Jong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin K. Leung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guiguen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grezel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967921v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-12" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009014v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>