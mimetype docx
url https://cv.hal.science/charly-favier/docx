--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charly Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charly-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-6950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077839285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to source: sedimentary charcoal morphology as a proxy for tropical burned biomass composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor of a neutral individual-based forest model captures spatiotemporal structure characteristics of a mature tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 501, pp.111009. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.111009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fire dynamics in sub-Saharan Africa during the last 25,000 years: Climate change and increasing human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 711, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2024.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rainforest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.230930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Soares de Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), pp.541-553. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Holocene Climate and Environmental changes of Niayes Peat Bog in Northern coast of Senegal (NW Africa) based on Stable Isotopes and Charcoals Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289, pp.107609. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise C Bicudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Forest Fragmentation and Environmental Dynamics on Nosy Be Island (NW Madagascar) at 1300 cal BP Is Attributable to Intensified Human Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia L Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Lochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bliedtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim J Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.783770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths from soil surfaces and water reservoirs of the Brazilian semi-arid Caatinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rony Gomes Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaneicia dos Santos Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103180. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen–vegetation relationships within tropical marshes of Lopé National Park (Central Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henga-Botsikabobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.104168. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Staver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.202011515. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Franco Cassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudney de Almeida Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 232, pp.106209. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Oliveira Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Mineli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101081. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pollen-climate calibration from western Patagonia for palaeoclimatic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree cover in Central Africa: determinants and sensitivity under contrasted scenarios of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Aging Characterization on New Generations of Explanted Commercial Endoprostheses: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girsowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. del Tatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejvs.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tree cover of the Congo Basin recovered by phytoliths and δ 13 C along soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 434, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five thousand years of tropical lake sediment DNA records from Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akouégninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 203 - 211. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day central African forest is a legacy of the 19th century human history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.20343.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing tropical forest succession as a three-dimensional dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluck Ratanapongsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Brockelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12080-015-0278-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based characterization of montane forest types in north-eastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jeferson Sampaio Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itayguara Ribeiro Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of tropical forest deciduousness: disentangling the effects of rainfall and geology in central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inherited paleotopography and water level rise on the sedimentary infill of Lake Ossa (S Cameroon) inferred by continuous color and bulk organic matter analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 411, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the local environment on lacustrine sedimentary phytolith records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Canal-Subitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 414, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Geochronological arguments for a close relationship between surficial formation profiles and environmental crisis (c. 3000–2000 BP) in Gabon (Central Africa)”, by D. Thiéblemont et al., 2013 [C.R. Geoscience 345, 272–283]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (7-8), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of natural hazards and human activities on the Ecuadorian Pacific coast during the late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Sophak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ledru Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houngnon Alfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 415, pp.197-209. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Central African Peoples: Survey of Radiocarbon Dates over the Past 5000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (03), pp.1377-1382. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003382220004830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and cultural changes in the west Congo Basin forests over the past 5000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1625), pp.20120304-20120304. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2012.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of temperature on treeline migration for an eastern African mountain during the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (3-4), pp.901-918. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0665-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating phytolith influx in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (02), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Holocene palaeoenvironmental record from Lake Tizong, northern Cameroon using diatom and carbon stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 386, pp.575 - 587. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Intensifying Weathering and Land Use in Iron Age Central Africa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6098), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Apema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring errors in paleoclimate proxy reconstructions using Monte Carlo simulations: paleotemperature from mollusk and coral geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.433-450. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-433-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotropical C3/C4 grass distributions - present, past and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoud Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.2324-2334. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02690.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.787-797. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem mapping at the African continent scale using a hybrid clustering approach based on 1-km resolution multi-annual data from SPOT-VEGETATION .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.452-464. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ortuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1-2), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past environmental and climatic changes during the last 7200 cal yr BP in Adamawa plateau (Northern-Cameroun) based on fossil diatoms and sedimentary carbon isotopic records from Lake Mbalang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.1371-1393. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-1371-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point-Process Model for Variance-Occupancy-Abundance Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 178 (3), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/661249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vegetation zones and climatic changes on fire-induced atmospheric carbon emissions: a model based on paleodata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (8), pp.1015. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WF09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models approximating individual processes: A validation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 228 (2), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported and autochthonous cases in the dynamics of dengue epidemics in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0034-89102009000100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an early warning system for dengue prevention: modeling climate impact on dengue transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3-4), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western equatorial African forest-savanna mosaics: a legacy of late Holocene climatic change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chepstow-Lusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.647-659. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-647-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African biomes and forest succession stages derived from modern pollen data and plant functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.403-429. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-403-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dengue epidemics in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pongsumpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Llosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (9), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2008.02124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift Valley fever in West Africa: the role of space in endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fontenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (12), pp.1878-1888. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01746.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and different management strategies on Aedes aegypti breeding sites: a longitudinal survey in Brasilia (DF, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Tarso Ribeiro Vilarinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Socorro Laurentino de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Cavalcanti Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (7), pp.1104-1118. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01653.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determination of the reproductive number for vector-borne diseases: the case of dengue in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Rosa-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Costa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01560.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue epidemic modeling: stakes and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Biotech News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (22), pp.1191-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spatial heterogeneity on an emerging infectious disease: the case of dengue epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D.M. Müller-Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.1171. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'estimation du taux de reproduction des maladies (Ro) : application à l'étude des épidémies de Dengue dans le District Fédéral, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest–savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation model of fire dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 330 (5), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest-savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171, pp. 85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest progression modes in littoral Congo, Central Atlantic Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1445-1461. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01094.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of African ecosystems at 1 km resolution using multiannual SPOT/VEGETATION data and a hybrid clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of CAEV in human cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin K. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross species infection of small ruminant lentiviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vancouver, BC, Canada., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Wonkam Njonang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association for Tropical Biology and Conservation (ATBC 2012) : Ecology, evolution and sustainable use of tropical biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Mato Grosso do Sul, Brazil. Ecology evolution and sustainable use of tropical biodiversity, 49, p. 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths. A tool for neotropical historical ecology, with a focus on bamboo-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Historical Ecology Insights from Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9780367182212. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429060175-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rain forest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, Savanes, Forêts : modélisation de systèmes dynamiques liant l'homme à son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Paris Sud - Paris XI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charly Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charly-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-6950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077839285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to source: sedimentary charcoal morphology as a proxy for tropical burned biomass composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor of a neutral individual-based forest model captures spatiotemporal structure characteristics of a mature tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 501, pp.111009. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.111009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fire dynamics in sub-Saharan Africa during the last 25,000 years: Climate change and increasing human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 711, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2024.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rainforest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.230930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Soares de Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), pp.541-553. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Holocene Climate and Environmental changes of Niayes Peat Bog in Northern coast of Senegal (NW Africa) based on Stable Isotopes and Charcoals Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289, pp.107609. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise C Bicudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Forest Fragmentation and Environmental Dynamics on Nosy Be Island (NW Madagascar) at 1300 cal BP Is Attributable to Intensified Human Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia L Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Lochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bliedtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim J Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.783770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths from soil surfaces and water reservoirs of the Brazilian semi-arid Caatinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rony Gomes Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaneicia dos Santos Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103180. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen–vegetation relationships within tropical marshes of Lopé National Park (Central Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henga-Botsikabobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.104168. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Staver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.202011515. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Franco Cassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudney de Almeida Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 232, pp.106209. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Oliveira Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Mineli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101081. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pollen-climate calibration from western Patagonia for palaeoclimatic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree cover in Central Africa: determinants and sensitivity under contrasted scenarios of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Aging Characterization on New Generations of Explanted Commercial Endoprostheses: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girsowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. del Tatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejvs.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tree cover of the Congo Basin recovered by phytoliths and δ 13 C along soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 434, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five thousand years of tropical lake sediment DNA records from Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akouégninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 203 - 211. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day central African forest is a legacy of the 19th century human history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.20343.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing tropical forest succession as a three-dimensional dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluck Ratanapongsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Brockelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12080-015-0278-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based characterization of montane forest types in north-eastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jeferson Sampaio Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itayguara Ribeiro Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of tropical forest deciduousness: disentangling the effects of rainfall and geology in central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inherited paleotopography and water level rise on the sedimentary infill of Lake Ossa (S Cameroon) inferred by continuous color and bulk organic matter analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 411, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the local environment on lacustrine sedimentary phytolith records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Canal-Subitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 414, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Geochronological arguments for a close relationship between surficial formation profiles and environmental crisis (c. 3000–2000 BP) in Gabon (Central Africa)”, by D. Thiéblemont et al., 2013 [C.R. Geoscience 345, 272–283]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (7-8), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of natural hazards and human activities on the Ecuadorian Pacific coast during the late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Sophak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ledru Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houngnon Alfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 415, pp.197-209. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Central African Peoples: Survey of Radiocarbon Dates over the Past 5000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (03), pp.1377-1382. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003382220004830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and cultural changes in the west Congo Basin forests over the past 5000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1625), pp.20120304-20120304. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2012.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating phytolith influx in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (02), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of temperature on treeline migration for an eastern African mountain during the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (3-4), pp.901-918. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0665-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Holocene palaeoenvironmental record from Lake Tizong, northern Cameroon using diatom and carbon stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 386, pp.575 - 587. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Apema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Intensifying Weathering and Land Use in Iron Age Central Africa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6098), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring errors in paleoclimate proxy reconstructions using Monte Carlo simulations: paleotemperature from mollusk and coral geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.433-450. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-433-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotropical C3/C4 grass distributions - present, past and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoud Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.2324-2334. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02690.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.787-797. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem mapping at the African continent scale using a hybrid clustering approach based on 1-km resolution multi-annual data from SPOT-VEGETATION .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.452-464. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ortuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1-2), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past environmental and climatic changes during the last 7200 cal yr BP in Adamawa plateau (Northern-Cameroun) based on fossil diatoms and sedimentary carbon isotopic records from Lake Mbalang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.1371-1393. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-1371-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point-Process Model for Variance-Occupancy-Abundance Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 178 (3), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/661249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vegetation zones and climatic changes on fire-induced atmospheric carbon emissions: a model based on paleodata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (8), pp.1015. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WF09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models approximating individual processes: A validation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 228 (2), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported and autochthonous cases in the dynamics of dengue epidemics in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0034-89102009000100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an early warning system for dengue prevention: modeling climate impact on dengue transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3-4), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western equatorial African forest-savanna mosaics: a legacy of late Holocene climatic change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chepstow-Lusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.647-659. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-647-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African biomes and forest succession stages derived from modern pollen data and plant functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.403-429. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-403-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dengue epidemics in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pongsumpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Llosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (9), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2008.02124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift Valley fever in West Africa: the role of space in endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fontenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (12), pp.1878-1888. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01746.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and different management strategies on Aedes aegypti breeding sites: a longitudinal survey in Brasilia (DF, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Tarso Ribeiro Vilarinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Socorro Laurentino de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Cavalcanti Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (7), pp.1104-1118. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01653.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determination of the reproductive number for vector-borne diseases: the case of dengue in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Rosa-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Costa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01560.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue epidemic modeling: stakes and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Biotech News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (22), pp.1191-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spatial heterogeneity on an emerging infectious disease: the case of dengue epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D.M. Müller-Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.1171. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'estimation du taux de reproduction des maladies (Ro) : application à l'étude des épidémies de Dengue dans le District Fédéral, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest–savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation model of fire dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 330 (5), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest-savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171, pp. 85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest progression modes in littoral Congo, Central Atlantic Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1445-1461. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01094.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of African ecosystems at 1 km resolution using multiannual SPOT/VEGETATION data and a hybrid clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of CAEV in human cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin K. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross species infection of small ruminant lentiviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vancouver, BC, Canada., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Wonkam Njonang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association for Tropical Biology and Conservation (ATBC 2012) : Ecology, evolution and sustainable use of tropical biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Mato Grosso do Sul, Brazil. Ecology evolution and sustainable use of tropical biodiversity, 49, p. 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths. A tool for neotropical historical ecology, with a focus on bamboo-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Historical Ecology Insights from Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9780367182212. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429060175-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rain forest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, Savanes, Forêts : modélisation de systèmes dynamiques liant l'homme à son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Paris Sud - Paris XI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CD78A6F"/>
+    <w:nsid w:val="27213F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charly-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-6950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077839285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.111009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Daut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L Reinhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lochner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bliedtner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim J Krahn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.783770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rony Gomes Barroso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103180" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henga-Botsikabobe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Francois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bussmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girsowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. del Tatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2017.06.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.20343.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969974v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluck Ratanapongsai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Brockelman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-015-0278-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969943v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12589" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969989v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguetsop" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF30PST3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003382220004830X" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0304" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970126v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0665-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EEF69F4A664412DB91D7DCD57AEC5EF6FB1D21C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bietrix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.04.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5RZ3CQL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221820" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sachs" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-433-2012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970162v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02690.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S544K6N7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Kaptue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKP37V7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bietrix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1371-2011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970181v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661249" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paitre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09096" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degallier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2010.08.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKH9DB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537079v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0034-89102009000100001" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433364v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ramalho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9747-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJSWBCFW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197930v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngomanda" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepstow-Lusty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makaya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schevin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-647-2009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebamba" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-403-2009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525610v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pongsumpun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Lopez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llosa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02124.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340977v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01746.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158726v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Ribeiro Vilarinhos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Socorro Laurentino de Carvalho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Cavalcanti Yoshizawa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01653.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158732v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rosa-Freitas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Costa Lima" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01560.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar A. Dubois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schmit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D.M. M&#252;ller-Graf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3020" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158749v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969801v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fabing" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.07.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQSQT7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969815v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.053" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHX9JTLB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969811v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01094.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHH4ZW6K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Jong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin K. Leung" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guiguen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grezel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967921v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983072v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-12" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304277v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009014v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charly-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-6950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077839285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.111009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Daut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L Reinhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lochner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bliedtner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim J Krahn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.783770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rony Gomes Barroso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103180" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henga-Botsikabobe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Francois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bussmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girsowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. del Tatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2017.06.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-806V0B1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.20343.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluck Ratanapongsai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Brockelman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-015-0278-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12589" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguetsop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF30PST3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LGQ9KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003382220004830X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0304" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0665-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EEF69F4A664412DB91D7DCD57AEC5EF6FB1D21C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bietrix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.04.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5RZ3CQL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221820" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sachs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallace" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-433-2012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02690.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S544K6N7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Kaptue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKP37V7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bietrix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1371-2011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661249" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paitre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09096" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970198v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degallier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2010.08.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKH9DB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0034-89102009000100001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ramalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9747-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJSWBCFW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngomanda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepstow-Lusty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schevin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-647-2009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197644v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebamba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-403-2009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pongsumpun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02124.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01746.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158726v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Ribeiro Vilarinhos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Socorro Laurentino de Carvalho" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Cavalcanti Yoshizawa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01653.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158732v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rosa-Freitas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Costa Lima" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01560.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158765v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar A. Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schmit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D.M. M&#252;ller-Graf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158749v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fabing" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.07.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQSQT7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969815v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHX9JTLB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164021v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01094.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHH4ZW6K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Jong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin K. Leung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guiguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grezel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983072v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-12" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304277v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009014v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>