--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charly Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charly-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-6950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077839285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to source: sedimentary charcoal morphology as a proxy for tropical burned biomass composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor of a neutral individual-based forest model captures spatiotemporal structure characteristics of a mature tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 501, pp.111009. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.111009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fire dynamics in sub-Saharan Africa during the last 25,000 years: Climate change and increasing human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 711, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2024.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rainforest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.230930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Soares de Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), pp.541-553. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Holocene Climate and Environmental changes of Niayes Peat Bog in Northern coast of Senegal (NW Africa) based on Stable Isotopes and Charcoals Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289, pp.107609. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise C Bicudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Forest Fragmentation and Environmental Dynamics on Nosy Be Island (NW Madagascar) at 1300 cal BP Is Attributable to Intensified Human Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia L Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Lochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bliedtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim J Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.783770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths from soil surfaces and water reservoirs of the Brazilian semi-arid Caatinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rony Gomes Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaneicia dos Santos Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103180. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen–vegetation relationships within tropical marshes of Lopé National Park (Central Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henga-Botsikabobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.104168. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Staver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.202011515. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Franco Cassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudney de Almeida Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 232, pp.106209. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Oliveira Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Mineli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101081. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pollen-climate calibration from western Patagonia for palaeoclimatic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree cover in Central Africa: determinants and sensitivity under contrasted scenarios of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Aging Characterization on New Generations of Explanted Commercial Endoprostheses: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girsowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. del Tatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejvs.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tree cover of the Congo Basin recovered by phytoliths and δ 13 C along soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 434, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five thousand years of tropical lake sediment DNA records from Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akouégninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 203 - 211. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day central African forest is a legacy of the 19th century human history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.20343.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing tropical forest succession as a three-dimensional dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluck Ratanapongsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Brockelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12080-015-0278-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based characterization of montane forest types in north-eastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jeferson Sampaio Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itayguara Ribeiro Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of tropical forest deciduousness: disentangling the effects of rainfall and geology in central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inherited paleotopography and water level rise on the sedimentary infill of Lake Ossa (S Cameroon) inferred by continuous color and bulk organic matter analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 411, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the local environment on lacustrine sedimentary phytolith records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Canal-Subitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 414, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Geochronological arguments for a close relationship between surficial formation profiles and environmental crisis (c. 3000–2000 BP) in Gabon (Central Africa)”, by D. Thiéblemont et al., 2013 [C.R. Geoscience 345, 272–283]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (7-8), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of natural hazards and human activities on the Ecuadorian Pacific coast during the late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Sophak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ledru Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houngnon Alfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 415, pp.197-209. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Central African Peoples: Survey of Radiocarbon Dates over the Past 5000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (03), pp.1377-1382. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003382220004830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and cultural changes in the west Congo Basin forests over the past 5000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1625), pp.20120304-20120304. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2012.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating phytolith influx in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (02), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of temperature on treeline migration for an eastern African mountain during the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (3-4), pp.901-918. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0665-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Holocene palaeoenvironmental record from Lake Tizong, northern Cameroon using diatom and carbon stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 386, pp.575 - 587. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Apema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Intensifying Weathering and Land Use in Iron Age Central Africa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6098), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring errors in paleoclimate proxy reconstructions using Monte Carlo simulations: paleotemperature from mollusk and coral geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.433-450. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-433-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotropical C3/C4 grass distributions - present, past and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoud Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.2324-2334. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02690.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.787-797. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem mapping at the African continent scale using a hybrid clustering approach based on 1-km resolution multi-annual data from SPOT-VEGETATION .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.452-464. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ortuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1-2), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past environmental and climatic changes during the last 7200 cal yr BP in Adamawa plateau (Northern-Cameroun) based on fossil diatoms and sedimentary carbon isotopic records from Lake Mbalang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.1371-1393. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-1371-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point-Process Model for Variance-Occupancy-Abundance Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 178 (3), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/661249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vegetation zones and climatic changes on fire-induced atmospheric carbon emissions: a model based on paleodata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (8), pp.1015. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WF09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models approximating individual processes: A validation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 228 (2), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported and autochthonous cases in the dynamics of dengue epidemics in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0034-89102009000100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an early warning system for dengue prevention: modeling climate impact on dengue transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3-4), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western equatorial African forest-savanna mosaics: a legacy of late Holocene climatic change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chepstow-Lusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.647-659. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-647-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African biomes and forest succession stages derived from modern pollen data and plant functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.403-429. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-403-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dengue epidemics in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pongsumpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Llosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (9), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2008.02124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift Valley fever in West Africa: the role of space in endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fontenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (12), pp.1878-1888. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01746.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and different management strategies on Aedes aegypti breeding sites: a longitudinal survey in Brasilia (DF, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Tarso Ribeiro Vilarinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Socorro Laurentino de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Cavalcanti Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (7), pp.1104-1118. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01653.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determination of the reproductive number for vector-borne diseases: the case of dengue in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Rosa-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Costa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01560.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue epidemic modeling: stakes and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Biotech News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (22), pp.1191-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spatial heterogeneity on an emerging infectious disease: the case of dengue epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D.M. Müller-Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.1171. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'estimation du taux de reproduction des maladies (Ro) : application à l'étude des épidémies de Dengue dans le District Fédéral, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest–savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation model of fire dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 330 (5), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest-savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171, pp. 85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest progression modes in littoral Congo, Central Atlantic Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1445-1461. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01094.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of African ecosystems at 1 km resolution using multiannual SPOT/VEGETATION data and a hybrid clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of CAEV in human cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin K. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross species infection of small ruminant lentiviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vancouver, BC, Canada., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Wonkam Njonang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association for Tropical Biology and Conservation (ATBC 2012) : Ecology, evolution and sustainable use of tropical biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Mato Grosso do Sul, Brazil. Ecology evolution and sustainable use of tropical biodiversity, 49, p. 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths. A tool for neotropical historical ecology, with a focus on bamboo-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Historical Ecology Insights from Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9780367182212. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429060175-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rain forest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, Savanes, Forêts : modélisation de systèmes dynamiques liant l'homme à son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Paris Sud - Paris XI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Charly Favier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">charly-favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-6950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077839285</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From shape to source: sedimentary charcoal morphology as a proxy for tropical burned biomass composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie C Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réjou-Méchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractor of a neutral individual-based forest model captures spatiotemporal structure characteristics of a mature tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Emmons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 501, pp.111009. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.111009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rainforest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (8), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.230930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past fire dynamics in sub-Saharan Africa during the last 25,000 years: Climate change and increasing human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Colombaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 711, pp.49-58. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2024.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-scale variability of vegetation and fire activity in a northern Cerrado driven by an east-west rainfall gradient during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Augusto Santos Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisca Soares de Araújo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (5), pp.541-553. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836231225719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the Holocene Climate and Environmental changes of Niayes Peat Bog in Northern coast of Senegal (NW Africa) based on Stable Isotopes and Charcoals Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 289, pp.107609. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise C Bicudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rain Forest Fragmentation and Environmental Dynamics on Nosy Be Island (NW Madagascar) at 1300 cal BP Is Attributable to Intensified Human Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia L Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Lochner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bliedtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim J Krahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.783770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths from soil surfaces and water reservoirs of the Brazilian semi-arid Caatinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rony Gomes Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaneicia dos Santos Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Eduardo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103180. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsames.2021.103180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment and functioning of the savanna marshes of the Lopé National Park in Gabon since the termination of the African humid period and the arrival of humans 2500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (7), pp.1186-1196. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09596836211003230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When archives are missing, deciphering the effects of public policies and climate variability on the Brazilian semi-arid region using sediment core studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Jeske-Pieruschka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 723, pp.137989. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen–vegetation relationships within tropical marshes of Lopé National Park (Central Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Henga-Botsikabobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 275, pp.104168. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and fire variability in the central Cerrados (Brazil) during the Pleistocene-Holocene transition was influenced by oscillations in the SASM boundary belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Franco Cassino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudney de Almeida Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 232, pp.106209. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic evidence for alternative biome states in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C Staver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. G. Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.202011515. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2011515117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Oliveira Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Mineli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101081. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pollen-climate calibration from western Patagonia for palaeoclimatic reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haberle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past tree cover of the Congo Basin recovered by phytoliths and δ 13 C along soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 434, pp.91-101. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textile Aging Characterization on New Generations of Explanted Commercial Endoprostheses: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girsowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. del Tatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (3), pp.378-386. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejvs.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree cover in Central Africa: determinants and sensitivity under contrasted scenarios of global change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five thousand years of tropical lake sediment DNA records from Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Tossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akouégninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 203 - 211. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present-day central African forest is a legacy of the 19th century human history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin-Rivat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/elife.20343.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen-based characterization of montane forest types in north-eastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jeferson Sampaio Diogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itayguara Ribeiro Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 234, pp.147-158. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2016.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viewing tropical forest succession as a three-dimensional dynamical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wirong Chanthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluck Ratanapongsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Brockelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.163-172. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12080-015-0278-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The determinants of tropical forest deciduousness: disentangling the effects of rainfall and geology in central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 104 (4), pp.924-935. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the local environment on lacustrine sedimentary phytolith records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Canal-Subitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 414, pp.273-283. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of inherited paleotopography and water level rise on the sedimentary infill of Lake Ossa (S Cameroon) inferred by continuous color and bulk organic matter analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 411, pp.110-121. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Geochronological arguments for a close relationship between surficial formation profiles and environmental crisis (c. 3000–2000 BP) in Gabon (Central Africa)”, by D. Thiéblemont et al., 2013 [C.R. Geoscience 345, 272–283]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 346 (7-8), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of natural hazards and human activities on the Ecuadorian Pacific coast during the late Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lim Sophak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ledru Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Valdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houngnon Alfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 415, pp.197-209. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01103396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West Central African Peoples: Survey of Radiocarbon Dates over the Past 5000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (03), pp.1377-1382. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S003382220004830X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking land-cover changes with sedimentary charcoal in the Afrotropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blarquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bonté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1853-1862. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and cultural changes in the west Congo Basin forests over the past 5000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 368 (1625), pp.20120304-20120304. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2012.0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late Holocene palaeoenvironmental record from Lake Tizong, northern Cameroon using diatom and carbon stable isotope analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor François Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.49-62. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating phytolith influx in lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Saint-Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (02), pp.341-347. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of temperature on treeline migration for an eastern African mountain during the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saltré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118 (3-4), pp.901-918. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-012-0665-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of climate change for the last 20,000years from Wonderkrater, South Africa: Implications for the long-term dynamics of the Intertropical Convergence Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Truc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Meadows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 386, pp.575 - 587. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing savanna tree cover from pollen, phytoliths and stable carbon isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Apema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-1103.2011.01335.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring errors in paleoclimate proxy reconstructions using Monte Carlo simulations: paleotemperature from mollusk and coral geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.433-450. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-8-433-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Intensifying Weathering and Land Use in Iron Age Central Africa”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Giresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Doumenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 337 (6098), pp.1040-1040. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neotropical C3/C4 grass distributions - present, past and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnoud Boom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.2324-2334. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2012.02690.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt shifts in African savanna tree cover along a climatic gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (8), pp.787-797. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2011.00725.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem mapping at the African continent scale using a hybrid clustering approach based on 1-km resolution multi-annual data from SPOT-VEGETATION .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 115 (2), pp.452-464. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern pollen rain, vegetation and climate in Bolivian ecoregions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Ortuño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Cheddadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 165 (1-2), pp.61-74. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past environmental and climatic changes during the last 7200 cal yr BP in Adamawa plateau (Northern-Cameroun) based on fossil diatoms and sedimentary carbon isotopic records from Lake Mbalang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nguetsop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bietrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (4), pp.1371-1393. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-1371-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Point-Process Model for Variance-Occupancy-Abundance Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Naturalist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 178 (3), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/661249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical models approximating individual processes: A validation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 228 (2), pp.127-135. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mbs.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vegetation zones and climatic changes on fire-induced atmospheric carbon emissions: a model based on paleodata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Paitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Wildland Fire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (8), pp.1015. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/WF09096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imported and autochthonous cases in the dynamics of dengue epidemics in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (1), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0034-89102009000100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an early warning system for dengue prevention: modeling climate impact on dengue transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lengaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (3-4), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-009-9747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western equatorial African forest-savanna mosaics: a legacy of late Holocene climatic change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chepstow-Lusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.647-659. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-647-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central African biomes and forest succession stages derived from modern pollen data and plant functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lebamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ngomanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.403-429. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-5-403-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dengue epidemics in urban contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pongsumpun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garcia Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Llosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (9), pp.1180-1187. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2008.02124.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift Valley fever in West Africa: the role of space in endemicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Lancelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fontenille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (12), pp.1878-1888. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01746.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate and different management strategies on Aedes aegypti breeding sites: a longitudinal survey in Brasilia (DF, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Tarso Ribeiro Vilarinhos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Do Socorro Laurentino de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Amelia Cavalcanti Yoshizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (7), pp.1104-1118. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01653.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determination of the reproductive number for vector-borne diseases: the case of dengue in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. Rosa-Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Costa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.332-340. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3156.2006.01560.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dengue epidemic modeling: stakes and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Biotech News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9 (22), pp.1191-1194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spatial heterogeneity on an emerging infectious disease: the case of dengue epidemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Schmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine D.M. Müller-Graf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cazelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272, pp.1171. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2004.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle méthode d'estimation du taux de reproduction des maladies (Ro) : application à l'étude des épidémies de Dengue dans le District Fédéral, Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Degallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe E. Menkès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (2), pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest–savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percolation model of fire dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 330 (5), pp.396-401. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2004.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest-savanna mosaic dynamics in man-influenced environments: effects of fire, climate and soil heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 171, pp. 85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00164021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest progression modes in littoral Congo, Central Atlantic Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian de Namur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc A. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (9), pp.1445-1461. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2004.01094.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of African ecosystems at 1 km resolution using multiannual SPOT/VEGETATION data and a hybrid clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Kaptue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques, Clermont-Ferrand : France (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of CAEV in human cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelvin K. Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross species infection of small ruminant lentiviruses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guiguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Society For Virology. 17th Annual meeting University of British Columbia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Vancouver, BC, Canada., Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the savannah &amp;quot;flourished&amp;quot; 3000 years ago in the so-called Sangha River Interval of the Guineo-Congolian rainforest ? : a retrospective study using stable isotopes and phytoliths : poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Freycon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last millennia of the tropical moist forest of Central Africa : forest of savanna ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Bentaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Wonkam Njonang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association for Tropical Biology and Conservation (ATBC 2012) : Ecology, evolution and sustainable use of tropical biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bonito, Mato Grosso do Sul, Brazil. Ecology evolution and sustainable use of tropical biodiversity, 49, p. 310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Baraloto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cherche midi; CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoliths. A tool for neotropical historical ecology, with a focus on bamboo-dominated forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Historical Ecology Insights from Amazonia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9780367182212. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429060175-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie prédictive & changement planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Austerlitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Calba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Choisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thiébault; Stéphanie and Hadi; Halima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut écologie &amp; environnement du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors s\'{e}rie, Institut écologie &amp; environnement du CNRS, pp.9-44, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montane rain forest dynamics under changes in climate and human impact during the past millennia in northern Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Montade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kasper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Daut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommes, Savanes, Forêts : modélisation de systèmes dynamiques liant l'homme à son environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Paris Sud - Paris XI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00009014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27213F36"/>
+    <w:nsid w:val="9721D5C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charly-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-6950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077839285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.111009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783744v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Daut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L Reinhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lochner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bliedtner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim J Krahn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.783770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rony Gomes Barroso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103180" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henga-Botsikabobe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104168" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Francois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bussmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heim" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girsowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. del Tatto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2017.06.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bodin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-806V0B1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.20343.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluck Ratanapongsai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Brockelman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-015-0278-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12589" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969989v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguetsop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF30PST3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LGQ9KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003382220004830X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0304" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0665-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EEF69F4A664412DB91D7DCD57AEC5EF6FB1D21C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bietrix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.04.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5RZ3CQL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221820" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970165v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sachs" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallace" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-433-2012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02690.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S544K6N7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Kaptue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKP37V7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bietrix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1371-2011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661249" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paitre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09096" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970198v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degallier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2010.08.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKH9DB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0034-89102009000100001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ramalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9747-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJSWBCFW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngomanda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepstow-Lusty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schevin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-647-2009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197644v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebamba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-403-2009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pongsumpun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02124.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01746.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158726v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Ribeiro Vilarinhos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Socorro Laurentino de Carvalho" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Cavalcanti Yoshizawa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01653.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158732v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rosa-Freitas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Costa Lima" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01560.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158765v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar A. Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schmit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D.M. M&#252;ller-Graf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158749v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fabing" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.07.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQSQT7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969815v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHX9JTLB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164021v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01094.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHH4ZW6K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Jong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin K. Leung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guiguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grezel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983072v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-12" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304277v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009014v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/charly-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-6950" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077839285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Cornet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie C Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloitre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Allen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirong Chanthorn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cournac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emmons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.111009" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kasper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Daut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.230930" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784477v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blarquez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Colombaroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2024.07.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto Santos Xavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Soares de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836231225719" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03718018v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834342v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia L Reinhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Lochner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Bliedtner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim J Krahn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.783770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rony Gomes Barroso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaneicia dos Santos Gomes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Ledru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836211003230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Jeske-Pieruschka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Henga-Botsikabobe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ngomanda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Franco Cassino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudney de Almeida Santos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106209" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie C Aleman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Favier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C Staver" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Dexter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2011515117" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347693v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Francois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haberle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969868v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Bodin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.150" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-806V0B1F-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bussmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Heim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girsowicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. del Tatto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2017.06.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969883v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41393" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Tossou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akou&#233;gninou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969910v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin-Rivat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fayolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.20343.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jeferson Sampaio Diogo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itayguara Ribeiro Da Costa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2016.07.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluck Ratanapongsai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Brockelman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12080-015-0278-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mortier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12589" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Canal-Subitani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2LGQ9KG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguetsop" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CF30PST3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01280538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.03.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Sophak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledru Marie-Pierre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Valdez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houngnon Alfred" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.12.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003382220004830X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484503v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508159" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970011v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee White" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2012.0304" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970133v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fran&#231;ois Nguetsop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bietrix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.04.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5RZ3CQL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Jean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Leys" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.05.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970126v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saltr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-012-0665-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0EEF69F4A664412DB91D7DCD57AEC5EF6FB1D21C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01817560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Truc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Cheddadi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Meadows" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.06.024" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970174v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Apema" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2011.01335.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRF84S1Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970165v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sachs" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-433-2012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221820" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoud Boom" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2012.02690.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S544K6N7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2011.00725.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTSL1N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844439v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Kaptue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mering" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.09.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKP37V7F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Ortu&#241;o" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kuentz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2011.02.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68MWKNBQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bietrix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-1371-2011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970181v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/661249" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970198v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degallier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe E. Menk&#232;s" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2010.08.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZKH9DB1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paitre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/WF09096" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537079v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boulanger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0034-89102009000100001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Ramalho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-009-9747-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJSWBCFW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197930v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngomanda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chepstow-Lusty" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makaya" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schevin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-647-2009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197644v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebamba" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincens" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-403-2009" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525610v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pongsumpun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garcia Lopez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torres" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llosa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02124.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340977v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01746.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158726v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Tarso Ribeiro Vilarinhos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Socorro Laurentino de Carvalho" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amelia Cavalcanti Yoshizawa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01653.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158732v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Rosa-Freitas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Costa Lima" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2006.01560.x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158765v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar A. Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Schmit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine D.M. M&#252;ller-Graf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cazelles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.3020" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158749v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliveira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fabing" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.07.003" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KMQSQT7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969815v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2004.07.053" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHX9JTLB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164021v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chave" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969811v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian de Namur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2004.01094.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHH4ZW6K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547710v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven de Jong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelvin K. Leung" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guiguen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grezel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967921v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Durand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140609v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Freycon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gillet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898834v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Wonkam Njonang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tovar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983072v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-12" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911607v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Austerlitz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Calba" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304277v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009014v2" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>