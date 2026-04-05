--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2356,277 +2356,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of protons vs conventional x-rays on radiation-induced lymphopenia in a context of brain irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erika Hue</w:t>
+                <w:t xml:space="preserve">Hadrontherapy to target glioblastoma stem cells to overcome radioresistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aury-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lebhertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Resplandir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du GDR Mi2B (Outils et méthodes nucléaires pour la lutte contre le cancer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685282v1</w:t>
+                <w:t xml:space="preserve">hal-04262139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrontherapy to target glioblastoma stem cells to overcome radioresistance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D Lebhertz</w:t>
+                <w:t xml:space="preserve">Investigating the effects of protons vs conventional x-rays on radiation-induced lymphopenia in a context of brain irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao-Nguyen Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoriia Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du GDR Mi2B (Outils et méthodes nucléaires pour la lutte contre le cancer)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Resplandir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262139v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative preclinical study of the effect of proton therapy versus conventional radiotherapy on circulating leukocytes in a context of brain tumour irradiation</w:t>
               </w:r>
@@ -4759,277 +4759,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of radiochemotherapy in glioblastoma by acting in an autocrine and paracrine manner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bernaudin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Angiogenèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, e-congrès, France</w:t>
+              <w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557900v1</w:t>
+                <w:t xml:space="preserve">hal-03444552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of radiochemotherapy in glioblastoma by acting in an autocrine and paracrine manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jade Richard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Bernaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Caen, France. </w:t>
+              <w:t xml:space="preserve">SF Angiogenèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, e-congrès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444552v1</w:t>
+                <w:t xml:space="preserve">hal-03557900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t>
               </w:r>
@@ -5134,652 +5134,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of chemo-radiotherapy in glioblastoma</w:t>
+                <w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernaudin Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LARC Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318483v1</w:t>
+                <w:t xml:space="preserve">hal-02318474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of various radiotherapies to modulate glioblastoma inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.E. Ferré</w:t>
+                <w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petit Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328559v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ang2 overexpression in the recurrence of glioblastoma after chemo-radiotherapy.</w:t>
+                <w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of chemo-radiotherapy in glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernaudin Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole Doctorale EdNBise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">LARC Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266381v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of various radiotherapies to modulate glioblastoma inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266383v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie</w:t>
+                <w:t xml:space="preserve">Influence of Ang2 overexpression in the recurrence of glioblastoma after chemo-radiotherapy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole Doctorale EdNBise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318474v1</w:t>
+                <w:t xml:space="preserve">hal-02266381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Angiopoietin-2 on glioblastoma response to combined chemo-radiotherapy</w:t>
               </w:r>
@@ -5804,64 +5804,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernaudin Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European society for medical oncology, ESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. Annals of oncology, 30, pp.1997P</w:t>
@@ -5890,51 +5890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tumor reoxygenation by nanoparticles on Tumor Associated Macrophages (TAMs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,103 +6024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of various radiothérapies to modulate glioblastoma inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENLIGHT meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
@@ -6268,277 +6268,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of tumor microenvironment on the sensitivity of glioblastoma vascularization to irradiation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HAF inhibition in glioma cells reduces tumor growth without modifying the efficacy of chemo- and adiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divoux Didier</w:t>
+                <w:t xml:space="preserve">Didier Divoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Angiogenèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Reims, France. 2018</w:t>
+              <w:t xml:space="preserve">25th Biennial Congress of the European Association for Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266227v1</w:t>
+                <w:t xml:space="preserve">hal-02266195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAF inhibition in glioma cells reduces tumor growth without modifying the efficacy of chemo- and adiotherapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of tumor microenvironment on the sensitivity of glioblastoma vascularization to irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert G</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charly Hélaine</w:t>
+                <w:t xml:space="preserve">Gaelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Divoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">Divoux Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Biennial Congress of the European Association for Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">SF Angiogenèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Reims, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266195v1</w:t>
+                <w:t xml:space="preserve">hal-02266227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dialogue between endothelial cells and macrophages might contribute to vasculopathy in response to brain radiotherapy.</w:t>
               </w:r>
@@ -6563,64 +6563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Journée de l'Ecole Doctorale NBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
@@ -6688,64 +6688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divoux Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marie Sklodowska-Curie Meeting: From Radiation to Innovation in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
@@ -6813,64 +6813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marie Sklodowska-Curie Meeting: From Radiation to Innovation in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
@@ -6951,51 +6951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRb 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
@@ -7063,64 +7063,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
@@ -7162,51 +7162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irradiation par rayons X favorise le phénotype M2 des macrophages dans les glioblastomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7443,51 +7443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c20383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie E Ferre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI00169E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112732" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Anfray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120249" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03082539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02100869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie G&#233;rault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19994" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05387187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chokry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pasquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lebhertz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266827v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ozcelik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Aubert Katel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amedlous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557900v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318483v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328559v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ferr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Edwige" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroyer-Dulmont Aur&#233;lien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz269.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Didier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266195v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c20383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie E Ferre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI00169E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112732" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Anfray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120249" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03082539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02100869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie G&#233;rault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19994" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05387187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chokry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lebhertz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266827v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ozcelik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Aubert Katel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amedlous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroyer-Dulmont Aur&#233;lien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ferr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Edwige" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz269.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Didier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>