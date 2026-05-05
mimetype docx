--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -3467,73 +3467,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Scientifiques du CNO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, DEAUVILLE, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080050v1</w:t>
+                <w:t xml:space="preserve">hal-05229753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions</w:t>
               </w:r>
@@ -3592,73 +3592,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Scientifiques du CNO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, DEAUVILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229753v1</w:t>
+                <w:t xml:space="preserve">hal-05080050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoemulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t>
               </w:r>
@@ -4013,51 +4013,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t>
+                <w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions combined with iron oxide nanoparticles (SPIONs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Chokry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
@@ -4071,118 +4071,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé-Aubert Katel</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katel Hervé-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50ième anniversaire du Centre d’Etudes et de Recherche sur le Médicament de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale nBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835492v1</w:t>
+                <w:t xml:space="preserve">hal-04683975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions combined with iron oxide nanoparticles (SPIONs)</w:t>
+                <w:t xml:space="preserve">Nanoemulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Chokry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
@@ -4196,94 +4196,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katel Hervé-Aubert</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé-Aubert Katel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale nBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">50ième anniversaire du Centre d’Etudes et de Recherche sur le Médicament de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683975v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming hypoxia induced chemoresistance with fenofibrate-loaded nanoemulsions in glioblastoma</w:t>
               </w:r>
@@ -5259,527 +5259,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie.</w:t>
+                <w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of chemo-radiotherapy in glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.A. Pérès</w:t>
+                <w:t xml:space="preserve">Bernaudin Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
+              <w:t xml:space="preserve">LARC Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266383v1</w:t>
+                <w:t xml:space="preserve">hal-02318483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of chemo-radiotherapy in glioblastoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of various radiotherapies to modulate glioblastoma inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernaudin Myriam</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LARC Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318483v1</w:t>
+                <w:t xml:space="preserve">hal-02328559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of various radiotherapies to modulate glioblastoma inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.E. Ferré</w:t>
+                <w:t xml:space="preserve">Influence of Ang2 overexpression in the recurrence of glioblastoma after chemo-radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charly Hélaine</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petit Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole Doctorale EdNBise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328559v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Ang2 overexpression in the recurrence of glioblastoma after chemo-radiotherapy.</w:t>
+                <w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole Doctorale EdNBise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266381v1</w:t>
+                <w:t xml:space="preserve">hal-02266383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Angiopoietin-2 on glioblastoma response to combined chemo-radiotherapy</w:t>
               </w:r>
@@ -5817,51 +5817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernaudin Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European society for medical oncology, ESMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. Annals of oncology, 30, pp.1997P</w:t>
@@ -5890,51 +5890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tumor reoxygenation by nanoparticles on Tumor Associated Macrophages (TAMs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6024,51 +6024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of various radiothérapies to modulate glioblastoma inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,51 +6076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENLIGHT meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
@@ -6518,168 +6518,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dialogue between endothelial cells and macrophages might contribute to vasculopathy in response to brain radiotherapy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of radio-induced products from glioblastoma cells on macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lambert G</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petit Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journée de l'Ecole Doctorale NBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Marie Sklodowska-Curie Meeting: From Radiation to Innovation in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266455v1</w:t>
+                <w:t xml:space="preserve">hal-02266228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophages contribute to vascular damage after irradiation in glioblastoma: in vitro and in vivo studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6738,264 +6738,264 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marie Sklodowska-Curie Meeting: From Radiation to Innovation in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of radio-induced products from glioblastoma cells on macrophages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ferré</w:t>
+                <w:t xml:space="preserve">A dialogue between endothelial cells and macrophages might contribute to vasculopathy in response to brain radiotherapy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit Edwige</w:t>
+                <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marie Sklodowska-Curie Meeting: From Radiation to Innovation in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">21e Journée de l'Ecole Doctorale NBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266228v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du microenvironnement tumoral sur la radiosensibilité de la composante vasculaire des glioblastomes : études in vivo et in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Gérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRb 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Caen, France</w:t>
@@ -7018,277 +7018,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la radiosensibilité du compartiment vasculaire dans un contexte de glioblastome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’irradiation par rayons X favorise le phénotype M2 des macrophages dans les glioblastomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Hélaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Lambert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269210v1</w:t>
+                <w:t xml:space="preserve">hal-02269183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’irradiation par rayons X favorise le phénotype M2 des macrophages dans les glioblastomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la radiosensibilité du compartiment vasculaire dans un contexte de glioblastome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Hélaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Gérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clement Anfray</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269183v1</w:t>
+                <w:t xml:space="preserve">hal-02269210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7443,51 +7443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c20383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie E Ferre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI00169E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112732" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Anfray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120249" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03082539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02100869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie G&#233;rault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19994" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05387187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chokry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lebhertz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266827v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ozcelik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080050v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229753v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835492v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Aubert Katel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amedlous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroyer-Dulmont Aur&#233;lien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318483v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328559v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ferr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Edwige" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz269.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Didier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269183v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c20383" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie E Ferre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI00169E" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112732" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Anfray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120249" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03082539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02100869v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie G&#233;rault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19994" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05387187v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chokry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835352v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262139v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lebhertz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266827v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ozcelik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331958v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683975v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Aubert Katel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643253v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaty" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amedlous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557900v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318483v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ferr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Edwige" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroyer-Dulmont Aur&#233;lien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328503v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz269.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266389v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266195v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lambert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Didier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266224v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266455v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269210v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>