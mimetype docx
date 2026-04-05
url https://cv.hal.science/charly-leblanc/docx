--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -706,420 +706,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurement of the Divergent Quantum Metric of an Exceptional Point</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a non-Abelian gauge field in 2D perovskite photonic platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Liao</w:t>
+                <w:t xml:space="preserve">L Polimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Leblanc</w:t>
+                <w:t xml:space="preserve">A Fieramosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahuan Ren</w:t>
+                <w:t xml:space="preserve">G Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Li</w:t>
+                <w:t xml:space="preserve">L de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Li</w:t>
+                <w:t xml:space="preserve">M de Giogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127 (10), </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.1442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.107402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.427088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414619v1</w:t>
+                <w:t xml:space="preserve">hal-03705430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromodynamics of photons in an artificial non-Abelian magnetic Yang-Mills field</w:t>
+                <w:t xml:space="preserve">Experimental Measurement of the Divergent Quantum Metric of an Exceptional Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fieramosca</w:t>
+                <w:t xml:space="preserve">Qing Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Polimeno</w:t>
+                <w:t xml:space="preserve">Charly Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lerario</w:t>
+                <w:t xml:space="preserve">Jiahuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. de Marco</w:t>
+                <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Giorgi</w:t>
+                <w:t xml:space="preserve">Yiming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.107402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447845v1</w:t>
+                <w:t xml:space="preserve">hal-03414619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a non-Abelian gauge field in 2D perovskite photonic platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chromodynamics of photons in an artificial non-Abelian magnetic Yang-Mills field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fieramosca</w:t>
+                <w:t xml:space="preserve">A. Fieramosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lerario</w:t>
+                <w:t xml:space="preserve">L. Polimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L de Marco</w:t>
+                <w:t xml:space="preserve">G. Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Giogi</w:t>
+                <w:t xml:space="preserve">L. de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (11), pp.1442. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.1442-1447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705430v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum metric and wave packets at exceptional points in non-Hermitian systems</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bessonart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nalitov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 103 (12), pp.125302. </w:t>
@@ -1239,51 +1239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency exciton-polariton clock generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,103 +1505,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue chromodynamics with photons in a perovskite microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fieramosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Polimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLMCN2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermmont-Ferrand, France</w:t>
@@ -1799,51 +1799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malpuech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.266602" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Solnyshkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.066802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lyons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puebla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01025-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134312" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414619v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Leblanc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Ren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.107402" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fieramosca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polimeno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerario" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Giorgi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polimeno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fieramosca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lerario" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Marco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Giogi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.427088" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D Solnyshkov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessonart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nalitov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.115418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Koniakhin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bleu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.214511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malpuech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.266602" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Solnyshkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.066802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lyons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puebla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01025-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134312" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polimeno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fieramosca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lerario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Marco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Giogi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.427088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Leblanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Ren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.107402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fieramosca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polimeno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Giorgi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D Solnyshkov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessonart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nalitov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.115418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Koniakhin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bleu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.214511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>