--- v1 (2026-04-05)
+++ v2 (2026-05-14)
@@ -602,688 +602,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal semiclassical equations based on the quantum metric for a two-band system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum metric and wave packets at exceptional points in non-Hermitian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. D Solnyshkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bessonart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nalitov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahuan Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134312⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (12), pp.125302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.125302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279684v1</w:t>
+                <w:t xml:space="preserve">hal-03414599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a non-Abelian gauge field in 2D perovskite photonic platform</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Universal semiclassical equations based on the quantum metric for a two-band system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.D. Solnyshkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.427088⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (13), pp.134312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.104.134312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705430v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurement of the Divergent Quantum Metric of an Exceptional Point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of a non-Abelian gauge field in 2D perovskite photonic platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Polimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Liao</w:t>
+                <w:t xml:space="preserve">A Fieramosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Leblanc</w:t>
+                <w:t xml:space="preserve">G Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiahuan Ren</w:t>
+                <w:t xml:space="preserve">L de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yiming Li</w:t>
+                <w:t xml:space="preserve">M de Giogi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.107402⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.1442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.427088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414619v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromodynamics of photons in an artificial non-Abelian magnetic Yang-Mills field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Measurement of the Divergent Quantum Metric of an Exceptional Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fieramosca</w:t>
+                <w:t xml:space="preserve">Charly Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahuan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Polimeno</w:t>
+                <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lerario</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. de Giorgi</w:t>
+                <w:t xml:space="preserve">Yiming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.127.107402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447845v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum metric and wave packets at exceptional points in non-Hermitian systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chromodynamics of photons in an artificial non-Abelian magnetic Yang-Mills field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fieramosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. D Solnyshkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Leblanc</w:t>
+                <w:t xml:space="preserve">L. Polimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bessonart</w:t>
+                <w:t xml:space="preserve">G. Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nalitov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiahuan Ren</w:t>
+                <w:t xml:space="preserve">L. de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (11), pp.1442-1447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414599v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency exciton-polariton clock generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Malpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,103 +1505,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogue chromodynamics with photons in a perovskite microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fieramosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Polimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lerario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLMCN2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermmont-Ferrand, France</w:t>
@@ -1799,51 +1799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malpuech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.266602" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Solnyshkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.066802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lyons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puebla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01025-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134312" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705430v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polimeno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fieramosca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lerario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Marco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Giogi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.427088" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Leblanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Ren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.107402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fieramosca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polimeno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Giorgi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D Solnyshkov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessonart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nalitov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.115418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Koniakhin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bleu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.214511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Septembre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leblanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Solnyshkov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malpuech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.266602" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hermet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155304" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586231v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Solnyshkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.066802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765385v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lyons" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puebla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Solnyshkov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01025-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414599v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D Solnyshkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessonart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nalitov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahuan Ren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.125302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279684v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.104.134312" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03705430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Polimeno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fieramosca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lerario" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L de Marco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Giogi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.427088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Leblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.107402" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fieramosca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Polimeno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerario" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Marco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Giorgi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040785v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.115418" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Koniakhin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bleu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.214511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03086477v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>