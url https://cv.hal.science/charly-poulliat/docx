--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -2571,51 +2571,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code Shift Keying: Prospects for Improving GNSS Signal Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4792,255 +4792,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic Versus App Information Feedback in Turbo Vep Mu-Mimo Receivers: Optimization Via Deep Unfolding.</w:t>
+                <w:t xml:space="preserve">Graph Neural Networks versus Gated Recurrent Units Only for approximate bayesian MU-MIMO detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Mekhiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.6710-6714, </w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2024, Lucques, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC60668.2024.10694358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595364v1</w:t>
+                <w:t xml:space="preserve">hal-04639705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Neural Networks versus Gated Recurrent Units Only for approximate bayesian MU-MIMO detectors</w:t>
+                <w:t xml:space="preserve">Extrinsic Versus App Information Feedback in Turbo Vep Mu-Mimo Receivers: Optimization Via Deep Unfolding.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Mekhiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. pp.6710-6714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10447650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639705v1</w:t>
+                <w:t xml:space="preserve">hal-04595364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection Multi-Utilisateurs par Propagation d'Esperance à faible complexité pour les schémas MIMO avec erreur d'estimation du canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mekhiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5069,1493 +5078,1493 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Colloque sur le traitement du signal et des images (GRETSI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.649-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schémas de modulations orthogonales avec codage multi-étages basés sur des codes polaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRETSI; Gipsa-lab, UGA G-INP, Aug 2023, Grenoble, France. pp.1057--1060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDPC Codes with Low Error Floors and Efficient Encoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyonel Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Matuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.6658-6663, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation Propagation on Factor Graphs Based on Matrix Decomposition</w:t>
+                <w:t xml:space="preserve">SCMA Detection in MIMO Systems with Low Complexity EP using QRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mekhiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04126880v1</w:t>
+                <w:t xml:space="preserve">hal-04261652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Rate Non-Binary Coded Schemes Based on PSK-LoRa Modulation and LDPC Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
+                <w:t xml:space="preserve">Low-complexity algorithm for the minimum distance properties of PAC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Wireless Conference (EW 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITG Informationstechnische Gesells. im VDE, Oct 2023, Rome, Italy. à paraître</w:t>
+              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366560v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCMA Detection in MIMO Systems with Low Complexity EP using QRD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
+                <w:t xml:space="preserve">Circular QAM with Sphere Shaping and Non-binary LDPC Codes in the Finite Length Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273533⟩</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261652v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity algorithm for the minimum distance properties of PAC codes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jégo</w:t>
+                <w:t xml:space="preserve">Non Binary LDPC Coded Orthogonal Modulation Schemes based on Non Binary Multilevel Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan. pp.2517-2522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289436v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular QAM with Sphere Shaping and Non-binary LDPC Codes in the Finite Length Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Maalaoui</w:t>
+                <w:t xml:space="preserve">Expectation Propagation on Factor Graphs Based on Matrix Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Mekhiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04261632v1</w:t>
+                <w:t xml:space="preserve">hal-04126880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Binary LDPC Coded Orthogonal Modulation Schemes based on Non Binary Multilevel Coding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Variable Rate Non-Binary Coded Schemes Based on PSK-LoRa Modulation and LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Wireless Conference (EW 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITG Informationstechnische Gesells. im VDE, Oct 2023, Rome, Italy. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04204216v1</w:t>
+                <w:t xml:space="preserve">hal-04366560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSSS Chip-Wise Faster-than-Nyquist Signaling with DPSK for Robust Carrier Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, Boston, United States. pp.516-521, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MILCOM58377.2023.10356340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity Algorithm for the Minimum Distance Properties of PAC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Brest, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric versus Probabilistic Shaping for Circular-QAM with Nonbinary LDPC Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Maalaoui</w:t>
+                <w:t xml:space="preserve">Bit interleaved chirp spread spectrum coded modulations with iterative decoding based on LDPC codes for coherent and non-coherent regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2022, Kyoto, Japan. pp.968-974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9978129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174197v1</w:t>
+                <w:t xml:space="preserve">hal-04177973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit interleaved chirp spread spectrum coded modulations with iterative decoding based on LDPC codes for coherent and non-coherent regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
+                <w:t xml:space="preserve">Compromis performance-complexité pour la détection MIMO à faible complexité : Récepteurs simplifiés BP et EP *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Mekhiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9978129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04177973v1</w:t>
+                <w:t xml:space="preserve">hal-03707434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromis performance-complexité pour la détection MIMO à faible complexité : Récepteurs simplifiés BP et EP *</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
+                <w:t xml:space="preserve">Geometric versus Probabilistic Shaping for Circular-QAM with Nonbinary LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2022, Espoo, Finland. pp.396-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707434v1</w:t>
+                <w:t xml:space="preserve">hal-04174197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-Complexity Trade-Off for Low-Complexity MIMO Detection: simplified BP vs. EP Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mekhiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6584,259 +6593,259 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Technology Conference: VTC2022-Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Non-Binary High-Rate Repetition-Parity-Parity Codes Over the BEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2022, Espoo, Finland. pp.1169-1174, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSK-LoRa : Analyse de la capacité et design de codes LDPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de puissance pour un système de communication par satellite à faisceaux multiples exploitant les effets non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6865,73 +6874,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-Complexity Trade-Off for Low-Complexity MIMO Detection: simplified BP vs. EP Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mekhiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6950,106 +6959,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">95th Vehicular Technology Conference (VTC 2022-Spring)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2022, Helsinki, Finland. pp.1-7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTC2022-Spring54318.2022.9860352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences pilotes optimales pour la synchronisation de récepteurs FTN en présence de contamination par les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mounsif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7064,865 +7073,865 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI'22. XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored List Decoding of Polar Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malek Ellouze</w:t>
+                <w:t xml:space="preserve">A Class of Non-Binary Doubly-Generalized LDPC codes for Moderate and High Code Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gada Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+                <w:t xml:space="preserve">Asma Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Topics in Coding (ISTC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne, France. pp.96-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04289467v1</w:t>
+                <w:t xml:space="preserve">hal-03341472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Non-Binary Doubly-Generalized LDPC codes for Moderate and High Code Rates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Maalaoui</w:t>
+                <w:t xml:space="preserve">Power Allocation for Multibeam Satellite Communications with Nonlinear Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International ITG Workshop on Smart Antennas (WSA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03341472v1</w:t>
+                <w:t xml:space="preserve">hal-03575610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Allocation for Multibeam Satellite Communications with Nonlinear Impairments</w:t>
+                <w:t xml:space="preserve">Sum-capacity of Uplink Multiband Satellite Communications with Nonlinear Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International ITG Workshop on Smart Antennas (WSA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575610v1</w:t>
+                <w:t xml:space="preserve">hal-03291059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-capacity of Uplink Multiband Satellite Communications with Nonlinear Impairments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">Tailored List Decoding of Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Symposium on Topics in Coding (ISTC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.141--146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03291059v1</w:t>
+                <w:t xml:space="preserve">hal-04289467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Pilot Sequences for Phase and Timing Synchronization in FTN Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mounsif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2021, San Diego, United States. pp.157-161, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM52596.2021.9653073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NB-LDPC Codes with High Rates Achieving Low BER over the AWGN Channel with QAM Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gada Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Maaloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Information Theory and Its Applications (ISITA 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Kapolei, HI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored List Decoding of Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 11th International Symposium on Topics in Coding (ISTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montreal, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power allocation in Uplink Multiband Satellite System with Nonlinearity-Aware Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7951,73 +7960,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workship on Signal Processing Advances on Wireless Communications (SPAWC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lucca (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified entropy model for reduced-complexity end-to-end variational autoencoder with application to on-board satellite image compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Alves de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8039,110 +8048,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mickael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on On-Board Payload Data Compression (OBPDC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Space Agency (ESA); Centre national d'études spatiales (CNES), Sep 2020, Online, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Analysis of Deep Unfolding Based Double Loop Turbo Equalizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8171,73 +8180,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques d'URSI-France - Workshop: Réseaux du futur : 5G et au-delà (URSI-France 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Palaiseau, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint frequency domain channel estimation and equalization based on expectation propagation for single carrier transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8269,92 +8278,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.9090-9094, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récepteurs Itératifs par Propagation de l'Espérance : Optimisation par Dépliage Profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8396,73 +8405,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque du Groupe de Recherche sur le Traitement du Signal et des Images - GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubly Iterative Turbo Equalization: Optimization Through Deep Unfolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8494,688 +8503,731 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Cooperative Broadcast in MANETs with Imperfect Clock Synchronization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+                <w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MILCOM.2018.8599770⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02191801v1</w:t>
+                <w:t xml:space="preserve">hal-02976621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation GMSK codée spatialement couplée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">Precoding for Non-coherent Detection of Continuous Phase Modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Los Angeles, CA, United States. pp.353-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618750v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t>
+                <w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Closas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02976621v1</w:t>
+                <w:t xml:space="preserve">hal-02976620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precoding for Non-coherent Detection of Continuous Phase Modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+                <w:t xml:space="preserve">Evolution Analysis of Iterative BICM Receivers with Expectation Propagation over ISI Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.166-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634892v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pau Closas</w:t>
+                <w:t xml:space="preserve">Piecewise Volterra Series Approximation for Improved Non-Linear Channel Modelization and Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mesnager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976620v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution Analysis of Iterative BICM Receivers with Expectation Propagation over ISI Channels</w:t>
+                <w:t xml:space="preserve">On Cooperative Broadcast in MANETs with Imperfect Clock Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cipriano</w:t>
@@ -9193,223 +9245,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849816⟩</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Los Angeles, CA, United States. pp.1049-1055, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM.2018.8599770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891749v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Volterra Series Approximation for Improved Non-Linear Channel Modelization and Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">Modulation GMSK codée spatialement couplée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-7</w:t>
+              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191792v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubly-Selective Channel Estimation for Continuous Phase Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9431,119 +9440,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Los Angeles, CA, United States. pp.882-887, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MILCOM.2018.8599685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9588,106 +9597,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multicritères des Performances et de la Complexité des Turbo-égaliseurs à Complexité Réduite à base de Treillis et de Filtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soubigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9728,527 +9737,527 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque du Groupe de Recherche sur le Traitement du Signal et des Images - GRETSI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Villeneuve-d’Ascq, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Maximum a Posteriori Threshold for Serially Concatenated Turbo Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti D Yardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Symposium on Information Theory (ISIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1347-1351, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Framework and Optimization for Spatially-Coupled Serially Concatenated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Marina Bay Sands, Singapore. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced co-design of message structure and channel coding scheme to reduce the time to CED and to improve the resilience for a Galileo 2nd Generation new signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing (NAVITEC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Noordwijk, Netherlands. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Solutions to Reduce the Time-To-CED and to Improve the CED Robustness of the Galileo I/NAV Message</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION Position, Location and Navigation Symposium (PLANS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Monterey, California, United States. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10257,128 +10266,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-Domain Band-MMSE Equalizer for Continuous Phase Modulation over Frequency-Selective Time-Varying Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10437,73 +10446,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1287-1291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10512,128 +10521,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Solutions on the Design of a Galileo Acquisition-Aiding Signal to Improve the TTFF and the Sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10642,133 +10651,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognizant Autonomous Systems for Safety Critical Applications Workshop - International Technical meeting and showcase of GNSS technology, products and services - ION GNSS+ 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Navigation (ION), Jan 2018, Reston (Virginie), United States. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBP-GEXIT charts over the binary-input AWGN channel for generalized and doubly-generalized LDPC codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arti D Yardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10783,207 +10792,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Vail, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward error correcting code for high data rate LEO satellite optical downlinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Anfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2536120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally Efficient Iterative MU-MIMO Receiver for SC-FDMA Based on EP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11025,73 +11034,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IEEE International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Equalization Based on Expectation Propagation: a Frequency Domain Approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11133,87 +11142,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Signal and Image Processing Conference (EUSIPCO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.932-936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTN Signaling In the Saturation Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11221,827 +11230,827 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Communications: Bridging People, Communities, and Cultures (IEEE ICC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection non-cohérente souple par bloc ou à mémoire des CPM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+                <w:t xml:space="preserve">Channel Estimation and Equalization for CPM with Application for Aeronautical Communications via a Satellite Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. (support électronique)</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116304v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle structure codée de modulation spatiale utilisant une signalisation plus rapide que Nyquist</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+                <w:t xml:space="preserve">On sparse graph coding for coherent and noncoherent demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. (support électronique)</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116305v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Estimation and Equalization for CPM with Application for Aeronautical Communications via a Satellite Link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Chayot</w:t>
+                <w:t xml:space="preserve">Multisymbol With Memory Noncoherent Detection of CPFSK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">ICASSP 2017 : 42nd International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New-Orleans, United States. pp. 3794-3798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640906v1</w:t>
+                <w:t xml:space="preserve">hal-01718625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sparse graph coding for coherent and noncoherent demodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+                <w:t xml:space="preserve">A general framework and optimization for spacially-coupled serially concatened systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2017: 2017 IEEE Global Communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapour, Singapore. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8254239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603868v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisymbol With Memory Noncoherent Detection of CPFSK</w:t>
+                <w:t xml:space="preserve">Détection non-cohérente souple par bloc ou à mémoire des CPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bouisson</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 : 42nd International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New-Orleans, United States. pp. 3794-3798</w:t>
+              <w:t xml:space="preserve">26e Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718625v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework and optimization for spacially-coupled serially concatened systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">Nouvelle structure codée de modulation spatiale utilisant une signalisation plus rapide que Nyquist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2017: 2017 IEEE Global Communications conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26e Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. (support électronique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8254239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807318v1</w:t>
+                <w:t xml:space="preserve">hal-03116305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche Générale pour l'Optimisation des Concaténations en Série Spatialement Couplées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12057,73 +12066,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Colloque du Groupe de Recherche sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'égalisation fréquentielle des modulations à phase continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12145,124 +12154,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code-aided Antenna Selection for Spectrally Shaped DFT-precoded OFDM Spatial Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12290,168 +12299,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montreal, Quebec, Canada. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives for coded continuous phase modulations for narrowband waveforms: Iterative versus non-iterative solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint channel and carrier frequency estimation for M-ary CPM over frequency-selective channel using PAM decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12473,124 +12482,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.3789-3793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver for FTN Signaling in Non-Linear Channel: Joint Channel Estimation and Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12598,120 +12607,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montreal, Quebec, Canada. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of spatial modulation in aeronautical communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12739,178 +12748,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IEEE International Conference on Wireless and Mobile Computing,Networking and Communications (WiMob 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, New York, United States. pp. 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified augmented belief propagation for general memoryless channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Turbo Codes and Iterative Information Processing (ISTC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brest, France. pp.191-195, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Faster Than Nyquist: Transmitter and iterative receiver design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12925,195 +12934,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Turbo Codes and Iterative Information Processing (ISTC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brest, France. pp. 241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Content Delivery Infrastructure Leveraging the Public Transportation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiankun Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentian Jakllari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th ACM International Conference on Modeling, Analysis and Simulation of Wireless and Mobile Systems (MSWIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Malta, Malta. pp.338-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between spectral efficiency increase and PAPR reduction when using FTN signaling: Impact of non linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13121,106 +13130,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDPC Channel Code Optimization for a GNSS CSK-Modulated Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13248,593 +13257,593 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GNSS+ 2015, 28th ION International Technical Meeting of The Satellite-Division-of-the-Institute-of-Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Navigation, Sep 2015, Tampa, United States. pp 1888 - 1901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protograph-based LDPC convolutional codes for continuous phase modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">Effect of residual channel estimation errors in random access methods for satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp. 4454-4460</w:t>
+              <w:t xml:space="preserve">81st IEEE Vehicular Technology Conference (VTC Spring 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Glasgow, Scotland, United Kingdom. pp. 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461710v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble weight enumerators for protographs: A proof of Abu Surra's conjecture and a continuous relaxation for a faster enumeration</w:t>
+                <w:t xml:space="preserve">Protograph-based LDPC convolutional codes for continuous phase modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Hong Kong, Hong Kong SAR China. pp. 2889-2893</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp. 4454-4460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461712v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of residual channel estimation errors in random access methods for satellite communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+                <w:t xml:space="preserve">Ensemble weight enumerators for protographs: A proof of Abu Surra's conjecture and a continuous relaxation for a faster enumeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st IEEE Vehicular Technology Conference (VTC Spring 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Glasgow, Scotland, United Kingdom. pp. 1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hong Kong, Hong Kong SAR China. pp. 2889-2893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461705v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XOR Network Coding for Data Mule Delay Tolerant Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiankun Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentian Jakllari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CIC International Conference on Communications in China (ICCC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Shenzhen, China. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel estimation with a priori position for aeronautical communications via a satellite link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13842,133 +13851,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Hong Kong, Hong Kong SAR China. pp. 532-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On coding for Faster-Than-Nyquist signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13983,87 +13992,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Constanta, Romania. pp. 92-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of iterative receivers for the non linear satellite channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14071,106 +14080,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp. 520-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récepteur Exact pour la Décomposition de Laurent pour les CPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14179,133 +14188,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Edition du Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de canal avec apriori de position pour les communications aeronautiques par satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14313,106 +14322,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis and Design of LDPC Codes for Laurent-based Optimal and Suboptimal CPM Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14421,119 +14430,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. pp. 4274-4278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Unstructured and Protograph-Based LDPC Coded Continuous Phase Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14542,643 +14551,643 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Honolulu, United States. pp.1982-1986, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6875180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New GNSS Signals Demodulation Performance in Urban Environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On an efficient equalization structure for aeronautical communications via a satellite link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">7th international workshop on selected topics in mobile and wireless computing (STWiMob 2014) in 10th IEEE International Conference on Wireless and Mobile Computing,Networking and Communications: WiMob 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. pp. 396-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937072v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an efficient equalization structure for aeronautical communications via a satellite link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+                <w:t xml:space="preserve">Neural Networks-Based Turbo Equalization of a Satellite Communication Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Abdulkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international workshop on selected topics in mobile and wireless computing (STWiMob 2014) in 10th IEEE International Conference on Wireless and Mobile Computing,Networking and Communications: WiMob 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. pp. 396-401</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Signal Processing Advances in Wireless Communications - SPAWC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp. 494-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461713v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing GNSS Navigation Data Message Decoding in Urban Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">New GNSS Signals Demodulation Performance in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989798v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks-Based Turbo Equalization of a Satellite Communication Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+                <w:t xml:space="preserve">Optimizing GNSS Navigation Data Message Decoding in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Signal Processing Advances in Wireless Communications - SPAWC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp.581-588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147225v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Linear Frequency Domain Turbo-Equalization of Non Linear Volterra Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15186,133 +15195,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Turbo Codes &amp; Iterative Information Processing - ISTC (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 183-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved channel estimation for interference cancellation in random access methods for satellite communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15327,100 +15336,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Advanced Satellite Multimedia Systems Conference and 13th Signal Processing for Space communications Workshop (ASMS/SPSC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Livorno, Italy. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Design of Radial Basis Function-Based Turbo Equalizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Abdulkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15448,73 +15457,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Turbo Codes &amp; Iterative Information Processing (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 178-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of systematic GIRA Codes for CPM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15523,504 +15532,504 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Turbo Codes and Iterative Information Processing - ISTC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demodulation Performance Assessment of New GNSS Signals in Urban Environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Analysis and Design of Iterative Receivers for Non Linear ISI Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Tampa, United States. pp. 3411-3429</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Turbo Codes &amp; Iterative Information Processing - ISTC (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152658v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis and Design of Iterative Receivers for Non Linear ISI Channels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Demodulation Performance Assessment of New GNSS Signals in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Turbo Codes &amp; Iterative Information Processing - ISTC (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 173-177</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Tampa, United States. pp. 3411-3429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147241v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Signal Demodulation Performance in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Neubiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Expressions of Power Spectral Density for General Spectrally Shaped SC-FDMA Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16028,106 +16037,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Signal and Image Processing Conference (EUSIPCO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation de ressources multi-débit pour la radio ULB impulsionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16156,87 +16165,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On linear MMSE based turbo-equalization of nonlinear Volterra channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16244,120 +16253,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 4703-4707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation conjointe de puissance et rendement d'un utilisateur cognitif exploitant les retransmissions d'un utilisateur primaire : le cas du canal en Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16372,87 +16381,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24eme Colloque sur le Traitement du Signal et des Images (GRETSI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference Management for Cognitive Radio Systems Exploiting Primary IR-HARQ: a Constrained Markov Decision Process approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16467,87 +16476,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ASILOMAR Conf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pacific Grove, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Secondary Spectrum Sharing Protocols for Primary implementing an IR type Hybrid-ARQ Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16562,367 +16571,367 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasure-correcting vs. erasure-detecting codes for the full-duplex binary erasure relay channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ivashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Information Theory Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cambridge, MA, United States. pp.945 - 949, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISIT.2012.6284702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence de Protocoles a Retransmissions Incrémentales pour un Canal Cognitif</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+                <w:t xml:space="preserve">Joint Network/Channel Decoding for Heterogeneous Multi-Source/Multi-Relay Cooperative Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulliat Charly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE VALUETOOLS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671042v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Network/Channel Decoding for Heterogeneous Multi-Source/Multi-Relay Cooperative Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Di Renzo</w:t>
+                <w:t xml:space="preserve">Coexistence de Protocoles a Retransmissions Incrémentales pour un Canal Cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VALUETOOLS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Cachan, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663054v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Rate Allocation Scheme for Uplink TH-UWB Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16941,792 +16950,792 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications 2011 (ICC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Kyoto, Japan. pp.1 - 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icc.2011.5963113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW TRELLIS REPRESENTATION FOR SOURCE-CHANNEL RATE ALLOCATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Imad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3152 - 3155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-markov LDPC scheme for half-and full-duplex erasure relay channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Ivashkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual-information based rate-adaptation for Multi-User TH-IR-UWB coded system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Boccolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PIMRC,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Slot Allocation for TDMA/CDMA TH-UWB Ad-Hoc Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+                <w:t xml:space="preserve">Rate-Compatible Non-Binary LDPC Codes Concatenated with Multiplicative Repetition Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Kasai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SPAWC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">ISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00541475v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-Compatible Non-Binary LDPC Codes Concatenated with Multiplicative Repetition Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
+                <w:t xml:space="preserve">Extrinsic distortion based Source-Channel allocation for Wireless JPEG2000 transcoding systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nicholson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">IEEE ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531126v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic distortion based Source-Channel allocation for Wireless JPEG2000 transcoding systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+                <w:t xml:space="preserve">Time Slot Allocation for TDMA/CDMA TH-UWB Ad-Hoc Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Nicholson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">IEEE SPAWC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782220v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint source-channel decoding schemes based on structured LDPC codes: asymptotic analysis and code design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdaouss Mattoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SPAWC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-layer Hybrid-ARQ Protocol for Block-Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17755,280 +17764,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some New Results on LT and Raptor Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Venkiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Wireless Conf.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Binary LDPC Codes defined over General Linear Group: Finite Length Design and Practical Implementation Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Ghouwayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE 69th Vehicular Technology Conference: VTC2009-Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight Distributions of Multi-Edge type LDPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Kasai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18083,198 +18092,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Binary LDPC Codes defined over the General Linear Group: Finite Length Design and Practical Implementation Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weigang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Conde-Canencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al-Ghouwayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On cyclic frequency diversity for single-carrier packet retransmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18303,73 +18312,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit-interleaving diversity for HARQ transmission over MIMO frequency-selective channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18398,73 +18407,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE SPAWC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packet Combining for Multi-Layer Hybrid-ARQ over Frequency-Selective Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18493,195 +18502,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances des codes LDPC pour l'Ultra-Large Bande (ULB) impulsionnelle sous approximation gaussienne généralisée des interférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured High-Girth Non-Binary Cycle Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weigang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18696,907 +18705,907 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight Distribution of Non-binary LDPC Codes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenta Kasai</w:t>
+                <w:t xml:space="preserve">Periodic Hadamard Phase Precoding for HARQ Systems over Intersymbol Interference Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">ISSSTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531116v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized Progressive Edge-Growth (RandPEG)</w:t>
+                <w:t xml:space="preserve">Rateless Coding for Block Fading Channels using Channel Estimation Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Venkiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Turbo Codes and Related Topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531111v1</w:t>
+                <w:t xml:space="preserve">hal-00531106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Hadamard Phase Precoding for HARQ Systems over Intersymbol Interference Channels</w:t>
+                <w:t xml:space="preserve">Distance Distribution For Turbo-Equalized Systems over static frequency-selective channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSSTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531108v1</w:t>
+                <w:t xml:space="preserve">hal-00782197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rateless Coding for Block Fading Channels using Channel Estimation Accuracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+                <w:t xml:space="preserve">Low-Rate Nonbinary hybrid LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IEEE ISTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531106v1</w:t>
+                <w:t xml:space="preserve">hal-00531112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Distribution For Turbo-Equalized Systems over static frequency-selective channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preprocessing for an Efficient Decoding of Turbo-Codes with non-binary Belief Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lestable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, United States</w:t>
+              <w:t xml:space="preserve">IEEE ISTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782197v1</w:t>
+                <w:t xml:space="preserve">hal-00531110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Rate Nonbinary hybrid LDPC Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Turbo-equalized Systems over Frequency-Selective Block-Fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531112v1</w:t>
+                <w:t xml:space="preserve">hal-00782199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preprocessing for an Efficient Decoding of Turbo-Codes with non-binary Belief Propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weight Distribution of Non-binary LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Kasai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lestable</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoharu Shibuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">ISITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531110v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Turbo-equalized Systems over Frequency-Selective Block-Fading channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
+                <w:t xml:space="preserve">Randomized Progressive Edge-Growth (RandPEG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Venkiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Symposium on Turbo Codes and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.283-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TURBOCODING.2008.4658712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782199v1</w:t>
+                <w:t xml:space="preserve">hal-00531111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate Splitting Issue for Finite Length Raptor Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Venkiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19615,222 +19624,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sarnoff Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Princeton, United States. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SARNOF.2008.4520046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rateless Coding for Quasi Static Fading Channels Using Channel Estimation Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Venkiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Toronto, Canada. pp.CD-ROM Proceedings, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2008.4595392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Precoding with Integrated Turbo-Equalization for Packet Retransmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19859,73 +19868,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PIMRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packet combining for turbo-diversity in HARQ systems with integrated turbo-equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19954,51 +19963,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20008,111 +20017,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Redundancy for Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Sesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Error Control Coding for B3G/4G Wireless Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20122,205 +20131,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the Technical Hurdles of IoT Adoption: the FITNESS Project Vision and Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cassiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17119689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equalization method for a parsimonious communication channel and device implementing the method, Patent US9722817 B2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20341,100 +20350,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for generating a filter bank for receiving a signal modulated by continuous phase modulation, and method for receiving said signal, Patent US 9401829 B2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20442,51 +20451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20496,257 +20505,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Low-Weight codewords of Punctured and Shortened Pre-Transformed polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Ellouze</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: Mathematical Development of the Interplexing 6 Signals for the Galileo E1 Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega  Espluga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20756,631 +20765,631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weithoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leonardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D2.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT ATLANTIQUE. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI4CODE Technical Report - Deliverable D3.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Le Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Radios: state-of-the-art and applicability to Satellite telecommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentian Jakllari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Escrig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Institut National Polytechnique de Toulouse. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21390,105 +21399,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l'étude et à l'optimisation de systèmes à composantes itératives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Cergy Pontoise, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00564520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId404"/>
+      <w:footerReference w:type="default" r:id="rId405"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21635,51 +21644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Tohidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lagunas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02234-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3265070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Cipriano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar &#350;ahin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mekhiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3145992" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Yardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Andriyanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3167027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3087408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030447" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01773-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cipriano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2970340" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2863724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2843760" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lesthievent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2868677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Ugo Piat-Durozoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2857773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Javier Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.102612.120099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Kasai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Sakaniwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulliat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nasser Assimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Venkiah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/406028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fossorier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lestable" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/92659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy-Bergot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fijalkow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576589" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Naturel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2003.1261166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447650" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639705v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourduge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261619v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Matuz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278875" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094970" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261652v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273533" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ellouze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maalaoui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273574" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206851" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367084v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM58377.2023.10356340" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273572" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834656" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177973v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978129" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684332v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834620" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106916v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177975v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860352" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mounsif" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289467v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594266" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341472v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518035" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03575610v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291059v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM52596.2021.9653073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177995v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maaloui" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Measson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438854v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291071v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mickael" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942769v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054739" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901598v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904409" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191801v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599770" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634892v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891749v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849816" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191792v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Lucciardi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mesnager" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191770v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599685" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubigou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti D Yardi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849536" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649004v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulenard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chouteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anfray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536120" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636685v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658580v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116304v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116305v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Raddadi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603868v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouisson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807318v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254239" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912797v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603501v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638809v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Naour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Janin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912789v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603489v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726416v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593103" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461699v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461710v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461705v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zidane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461704v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461709v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benammar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461702v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461694v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474873v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147235v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875180" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937072v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roudier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851419" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147225v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulkader" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147240v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461715v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147228v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147234v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152658v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158734v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869364v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264519v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781963v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671053v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749333v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivashkina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284702" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671042v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulliat Charly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625824v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963113" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946690" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634557v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781968v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boccolini" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541475v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781979v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782214v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782218v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkiah" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447992v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531119v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531117v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Chen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782208v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782211v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782212v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782223v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531116v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoharu Shibuya" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531111v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658712" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531108v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531106v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782197v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531112v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531110v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782199v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522148v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520046" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356116v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595392" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782201v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782203v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781953v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sesia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120296v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176441v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770530v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564520v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Tohidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lagunas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02234-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3265070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Cipriano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar &#350;ahin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mekhiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3145992" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Yardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Andriyanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3167027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3087408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030447" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01773-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cipriano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2970340" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2863724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2843760" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lesthievent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2868677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Ugo Piat-Durozoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2857773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.102612.120099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Kasai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Sakaniwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulliat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nasser Assimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Venkiah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/406028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fossorier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lestable" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/92659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy-Bergot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fijalkow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576589" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Naturel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2003.1261166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC60668.2024.10694358" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourduge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Matuz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278875" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273533" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ellouze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maalaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273574" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206851" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126880v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094970" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM58377.2023.10356340" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978129" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834656" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684332v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834620" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860352" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mounsif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03575610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291059v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594266" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM52596.2021.9653073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maaloui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Measson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mickael" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942769v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054739" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634892v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891749v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849816" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Lucciardi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mesnager" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599770" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191770v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599685" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubigou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti D Yardi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490243v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulenard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chouteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anfray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536120" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603868v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718625v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254239" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Raddadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Naour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Janin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603489v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593103" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zidane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461709v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benammar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875180" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461713v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147225v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulkader" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roudier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989798v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851419" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147240v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461715v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239744v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264519v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749333v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivashkina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284702" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulliat Charly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625824v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963113" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946690" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634557v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781968v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boccolini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781979v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782214v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782218v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkiah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Chen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782211v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782223v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531122v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531106v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782197v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531112v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531110v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782199v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531116v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoharu Shibuya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658712" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520046" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595392" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782201v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782203v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781953v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sesia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120296v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176441v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770530v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564520v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>