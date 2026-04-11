--- v1 (2026-04-11)
+++ v2 (2026-04-11)
@@ -1455,252 +1455,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-Coupled Turbo-Coded Continuous Phase Modulation: Asymptotic Analysis and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al-Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13638-020-01773-7⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (6), pp.1244-1248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001572v1</w:t>
+                <w:t xml:space="preserve">hal-03246009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
+                <w:t xml:space="preserve">Spatially-Coupled Turbo-Coded Continuous Phase Modulation: Asymptotic Analysis and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (6), pp.1244-1248. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13638-020-01773-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246009v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Decision Feedback Equalization Using Online Prediction</w:t>
               </w:r>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2578,51 +2578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code Shift Keying: Prospects for Improving GNSS Signal Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,243 +2788,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicatively Repeated Non-Binary LDPC Codes</w:t>
+                <w:t xml:space="preserve">Weight Distributions of Non-binary LDPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Kasai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (10), pp.6788-6795</w:t>
+              <w:t xml:space="preserve">IEICE Trans. on Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, E94-A (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764119v1</w:t>
+                <w:t xml:space="preserve">hal-00670722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight Distributions of Non-binary LDPC Codes</w:t>
+                <w:t xml:space="preserve">Multiplicatively Repeated Non-Binary LDPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Kasai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Trans. on Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, E94-A (4)</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (10), pp.6788-6795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670722v1</w:t>
+                <w:t xml:space="preserve">hal-00764119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicatively Repeated Non-Binary LDPC Codes</w:t>
               </w:r>
@@ -4593,226 +4593,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the advances in message-passing algorithms and practical iterative receiver design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serdar Şahin</w:t>
+                <w:t xml:space="preserve">Learning Modified Gated Recurrent Units for Information Feedback in Unfolded Turbo VEP MU-MIMO Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Denver (Colorado), United States. pp.3573--3578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC51166.2024.10622295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892848v1</w:t>
+                <w:t xml:space="preserve">hal-04639674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Modified Gated Recurrent Units for Information Feedback in Unfolded Turbo VEP MU-MIMO Receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Michon</w:t>
+                <w:t xml:space="preserve">On the advances in message-passing algorithms and practical iterative receiver design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC51166.2024.10622295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04639674v1</w:t>
+                <w:t xml:space="preserve">hal-04892848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Neural Networks versus Gated Recurrent Units Only for approximate bayesian MU-MIMO detectors</w:t>
               </w:r>
@@ -5013,780 +5013,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Multi-Utilisateurs par Propagation d'Esperance à faible complexité pour les schémas MIMO avec erreur d'estimation du canal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
+                <w:t xml:space="preserve">Low-complexity algorithm for the minimum distance properties of PAC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque sur le traitement du signal et des images (GRETSI 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.649-652</w:t>
+              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267723v1</w:t>
+                <w:t xml:space="preserve">hal-04289436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schémas de modulations orthogonales avec codage multi-étages basés sur des codes polaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
+                <w:t xml:space="preserve">SCMA Detection in MIMO Systems with Low Complexity EP using QRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Mekhiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479851v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDPC Codes with Low Error Floors and Efficient Encoders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Balázs Matuz</w:t>
+                <w:t xml:space="preserve">Circular QAM with Sphere Shaping and Non-binary LDPC Codes in the Finite Length Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278875⟩</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261619v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCMA Detection in MIMO Systems with Low Complexity EP using QRD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
+                <w:t xml:space="preserve">Non Binary LDPC Coded Orthogonal Modulation Schemes based on Non Binary Multilevel Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan. pp.2517-2522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04261652v1</w:t>
+                <w:t xml:space="preserve">hal-04204216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity algorithm for the minimum distance properties of PAC codes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jégo</w:t>
+                <w:t xml:space="preserve">Détection Multi-Utilisateurs par Propagation d'Esperance à faible complexité pour les schémas MIMO avec erreur d'estimation du canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Mekhiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
+              <w:t xml:space="preserve">29ème Colloque sur le traitement du signal et des images (GRETSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.649-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289436v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular QAM with Sphere Shaping and Non-binary LDPC Codes in the Finite Length Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Maalaoui</w:t>
+                <w:t xml:space="preserve">Schémas de modulations orthogonales avec codage multi-étages basés sur des codes polaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI; Gipsa-lab, UGA G-INP, Aug 2023, Grenoble, France. pp.1057--1060</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261632v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Binary LDPC Coded Orthogonal Modulation Schemes based on Non Binary Multilevel Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
+                <w:t xml:space="preserve">LDPC Codes with Low Error Floors and Efficient Encoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyonel Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Matuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2023, Taipei, Taiwan. pp.2517-2522, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. pp.6658-6663, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT54713.2023.10206851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC45041.2023.10278875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204216v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectation Propagation on Factor Graphs Based on Matrix Decomposition</w:t>
               </w:r>
@@ -5876,77 +5876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Rate Non-Binary Coded Schemes Based on PSK-LoRa Modulation and LDPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6088,90 +6088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity Algorithm for the Minimum Distance Properties of PAC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6218,77 +6218,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bit interleaved chirp spread spectrum coded modulations with iterative decoding based on LDPC codes for coherent and non-coherent regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6430,51 +6430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric versus Probabilistic Shaping for Circular-QAM with Nonbinary LDPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6623,308 +6623,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Non-Binary High-Rate Repetition-Parity-Parity Codes Over the BEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+                <w:t xml:space="preserve">PSK-LoRa : Analyse de la capacité et design de codes LDPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174193v1</w:t>
+                <w:t xml:space="preserve">hal-04106916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSK-LoRa : Analyse de la capacité et design de codes LDPC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
+                <w:t xml:space="preserve">Allocation de puissance pour un système de communication par satellite à faisceaux multiples exploitant les effets non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106916v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de puissance pour un système de communication par satellite à faisceaux multiples exploitant les effets non linéaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">Analysis of Non-Binary High-Rate Repetition-Parity-Parity Codes Over the BEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2022, Espoo, Finland. pp.1169-1174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700930v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-Complexity Trade-Off for Low-Complexity MIMO Detection: simplified BP vs. EP Receivers</w:t>
               </w:r>
@@ -7135,51 +7135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gada Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7416,103 +7416,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored List Decoding of Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Topics in Coding (ISTC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.141--146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7540,382 +7540,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Pilot Sequences for Phase and Timing Synchronization in FTN Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Roque</w:t>
+                <w:t xml:space="preserve">Tailored List Decoding of Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MILCOM52596.2021.9653073⟩</w:t>
+              <w:t xml:space="preserve">2021 11th International Symposium on Topics in Coding (ISTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177978v1</w:t>
+                <w:t xml:space="preserve">hal-03438854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NB-LDPC Codes with High Rates Achieving Low BER over the AWGN Channel with QAM Signaling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+                <w:t xml:space="preserve">Optimal Pilot Sequences for Phase and Timing Synchronization in FTN Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Mounsif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Information Theory and Its Applications (ISITA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, San Diego, United States. pp.157-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM52596.2021.9653073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177995v1</w:t>
+                <w:t xml:space="preserve">hal-04177978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored List Decoding of Polar Codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+                <w:t xml:space="preserve">NB-LDPC Codes with High Rates Achieving Low BER over the AWGN Channel with QAM Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gada Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Maaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jego</w:t>
+                <w:t xml:space="preserve">Cyril Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 11th International Symposium on Topics in Coding (ISTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Information Theory and Its Applications (ISITA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Kapolei, HI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438854v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power allocation in Uplink Multiband Satellite System with Nonlinearity-Aware Receiver</w:t>
               </w:r>
@@ -8327,523 +8327,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteurs Itératifs par Propagation de l'Espérance : Optimisation par Dépliage Profond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+                <w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque du Groupe de Recherche sur le Traitement du Signal et des Images - GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003827v1</w:t>
+                <w:t xml:space="preserve">hal-02976621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly Iterative Turbo Equalization: Optimization Through Deep Unfolding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serdar Sahin</w:t>
+                <w:t xml:space="preserve">Precoding for Non-coherent Detection of Continuous Phase Modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Los Angeles, CA, United States. pp.353-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901598v1</w:t>
+                <w:t xml:space="preserve">hal-03634892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+                <w:t xml:space="preserve">Evolution Analysis of Iterative BICM Receivers with Expectation Propagation over ISI Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.166-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976621v1</w:t>
+                <w:t xml:space="preserve">hal-02891749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precoding for Non-coherent Detection of Continuous Phase Modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+                <w:t xml:space="preserve">Piecewise Volterra Series Approximation for Improved Non-Linear Channel Modelization and Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mesnager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Los Angeles, CA, United States. pp.353-357</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634892v1</w:t>
+                <w:t xml:space="preserve">hal-02191792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8865,127 +8882,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution Analysis of Iterative BICM Receivers with Expectation Propagation over ISI Channels</w:t>
+                <w:t xml:space="preserve">Récepteurs Itératifs par Propagation de l'Espérance : Optimisation par Dépliage Profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cipriano</w:t>
@@ -9003,207 +9020,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Colloque du Groupe de Recherche sur le Traitement du Signal et des Images - GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. (support électronique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891749v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Volterra Series Approximation for Improved Non-Linear Channel Modelization and Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">Doubly Iterative Turbo Equalization: Optimization Through Deep Unfolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191792v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Cooperative Broadcast in MANETs with Imperfect Clock Synchronization</w:t>
               </w:r>
@@ -9382,291 +9382,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly-Selective Channel Estimation for Continuous Phase Modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MILCOM.2018.8599685⟩</w:t>
+              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191770v1</w:t>
+                <w:t xml:space="preserve">hal-02976619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+                <w:t xml:space="preserve">Doubly-Selective Channel Estimation for Continuous Phase Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Los Angeles, CA, United States. pp.882-887, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM.2018.8599685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976619v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multicritères des Performances et de la Complexité des Turbo-égaliseurs à Complexité Réduite à base de Treillis et de Filtres</w:t>
               </w:r>
@@ -9916,51 +9916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Marina Bay Sands, Singapore. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10221,63 +10221,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+                <w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10296,82 +10296,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t>
+              <w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295361v1</w:t>
+                <w:t xml:space="preserve">hal-01942282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-Domain Band-MMSE Equalizer for Continuous Phase Modulation over Frequency-Selective Time-Varying Channels</w:t>
               </w:r>
@@ -10476,63 +10476,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t>
+                <w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10551,82 +10551,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942282v1</w:t>
+                <w:t xml:space="preserve">hal-02295361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Solutions on the Design of a Galileo Acquisition-Aiding Signal to Improve the TTFF and the Sensitivity</w:t>
               </w:r>
@@ -10727,256 +10727,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBP-GEXIT charts over the binary-input AWGN channel for generalized and doubly-generalized LDPC codes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forward error correcting code for high data rate LEO satellite optical downlinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Anfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2536120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793610v1</w:t>
+                <w:t xml:space="preserve">hal-02490243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward error correcting code for high data rate LEO satellite optical downlinks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative Equalization Based on Expectation Propagation: a Frequency Domain Approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th European Signal and Image Processing Conference (EUSIPCO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.932-936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2536120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02490243v1</w:t>
+                <w:t xml:space="preserve">hal-03636685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally Efficient Iterative MU-MIMO Receiver for SC-FDMA Based on EP.</w:t>
               </w:r>
@@ -11064,731 +11077,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Equalization Based on Expectation Propagation: a Frequency Domain Approach.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+                <w:t xml:space="preserve">EBP-GEXIT charts over the binary-input AWGN channel for generalized and doubly-generalized LDPC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arti D Yardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Signal and Image Processing Conference (EUSIPCO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.932-936</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vail, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636685v1</w:t>
+                <w:t xml:space="preserve">hal-01793610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTN Signaling In the Saturation Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
+                <w:t xml:space="preserve">Channel Estimation and Equalization for CPM with Application for Aeronautical Communications via a Satellite Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications: Bridging People, Communities, and Cultures (IEEE ICC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658580v1</w:t>
+                <w:t xml:space="preserve">hal-02640906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Estimation and Equalization for CPM with Application for Aeronautical Communications via a Satellite Link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Chayot</w:t>
+                <w:t xml:space="preserve">On sparse graph coding for coherent and noncoherent demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640906v1</w:t>
+                <w:t xml:space="preserve">hal-02603868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sparse graph coding for coherent and noncoherent demodulation</w:t>
+                <w:t xml:space="preserve">Multisymbol With Memory Noncoherent Detection of CPFSK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany. pp.1-5</w:t>
+              <w:t xml:space="preserve">ICASSP 2017 : 42nd International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New-Orleans, United States. pp. 3794-3798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603868v1</w:t>
+                <w:t xml:space="preserve">hal-01718625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisymbol With Memory Noncoherent Detection of CPFSK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+                <w:t xml:space="preserve">A general framework and optimization for spacially-coupled serially concatened systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 : 42nd International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2017: 2017 IEEE Global Communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapour, Singapore. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8254239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718625v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework and optimization for spacially-coupled serially concatened systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">FTN Signaling In the Saturation Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2017: 2017 IEEE Global Communications conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Communications: Bridging People, Communities, and Cultures (IEEE ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8254239⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807318v1</w:t>
+                <w:t xml:space="preserve">hal-03658580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection non-cohérente souple par bloc ou à mémoire des CPM</w:t>
               </w:r>
@@ -11912,51 +11912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle structure codée de modulation spatiale utilisant une signalisation plus rapide que Nyquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12154,51 +12154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t>
@@ -12221,230 +12221,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code-aided Antenna Selection for Spectrally Shaped DFT-precoded OFDM Spatial Modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">New perspectives for coded continuous phase modulations for narrowband waveforms: Iterative versus non-iterative solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Quebec, Canada. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603501v1</w:t>
+                <w:t xml:space="preserve">hal-02638809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives for coded continuous phase modulations for narrowband waveforms: Iterative versus non-iterative solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Janin</w:t>
+                <w:t xml:space="preserve">Code-aided Antenna Selection for Spectrally Shaped DFT-precoded OFDM Spatial Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.489-494</w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Quebec, Canada. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638809v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint channel and carrier frequency estimation for M-ary CPM over frequency-selective channel using PAM decomposition</w:t>
               </w:r>
@@ -12482,51 +12482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.3789-3793</w:t>
@@ -12555,51 +12555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver for FTN Signaling in Non-Linear Channel: Joint Channel Estimation and Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12607,51 +12607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montreal, Quebec, Canada. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12784,51 +12784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified augmented belief propagation for general memoryless channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Faster Than Nyquist: Transmitter and iterative receiver design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13078,51 +13078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between spectral efficiency increase and PAPR reduction when using FTN signaling: Impact of non linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13130,51 +13130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13199,51 +13199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDPC Channel Code Optimization for a GNSS CSK-Modulated Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13488,51 +13488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13609,51 +13609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13685,1509 +13685,1496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XOR Network Coding for Data Mule Delay Tolerant Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gentian Jakllari</w:t>
+                <w:t xml:space="preserve">Channel estimation with a priori position for aeronautical communications via a satellite link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CIC International Conference on Communications in China (ICCC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Shenzhen, China. pp.1-7</w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, Hong Kong SAR China. pp. 532-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287710v1</w:t>
+                <w:t xml:space="preserve">hal-01461704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel estimation with a priori position for aeronautical communications via a satellite link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+                <w:t xml:space="preserve">XOR Network Coding for Data Mule Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiankun Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentian Jakllari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hong Kong, Hong Kong SAR China. pp. 532-537</w:t>
+              <w:t xml:space="preserve">IEEE/CIC International Conference on Communications in China (ICCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Shenzhen, China. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461704v1</w:t>
+                <w:t xml:space="preserve">hal-01287710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On coding for Faster-Than-Nyquist signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+                <w:t xml:space="preserve">Estimation de canal avec apriori de position pour les communications aeronautiques par satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Constanta, Romania. pp. 92-96</w:t>
+              <w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461709v1</w:t>
+                <w:t xml:space="preserve">hal-01474873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of iterative receivers for the non linear satellite channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">Récepteur Exact pour la Décomposition de Laurent pour les CPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp. 520-524</w:t>
+              <w:t xml:space="preserve">25eme Edition du Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461702v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteur Exact pour la Décomposition de Laurent pour les CPM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">A comparison of iterative receivers for the non linear satellite channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Edition du Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">16th Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp. 520-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461694v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de canal avec apriori de position pour les communications aeronautiques par satellite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">On coding for Faster-Than-Nyquist signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Constanta, Romania. pp. 92-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474873v1</w:t>
+                <w:t xml:space="preserve">hal-01461709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis and Design of LDPC Codes for Laurent-based Optimal and Suboptimal CPM Receivers</w:t>
+                <w:t xml:space="preserve">Design of Unstructured and Protograph-Based LDPC Coded Continuous Phase Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu, United States. pp.1982-1986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6875180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147235v1</w:t>
+                <w:t xml:space="preserve">hal-03665303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Unstructured and Protograph-Based LDPC Coded Continuous Phase Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">On an efficient equalization structure for aeronautical communications via a satellite link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th international workshop on selected topics in mobile and wireless computing (STWiMob 2014) in 10th IEEE International Conference on Wireless and Mobile Computing,Networking and Communications: WiMob 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. pp. 396-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6875180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665303v1</w:t>
+                <w:t xml:space="preserve">hal-01461713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an efficient equalization structure for aeronautical communications via a satellite link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+                <w:t xml:space="preserve">Neural Networks-Based Turbo Equalization of a Satellite Communication Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Abdulkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international workshop on selected topics in mobile and wireless computing (STWiMob 2014) in 10th IEEE International Conference on Wireless and Mobile Computing,Networking and Communications: WiMob 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. pp. 396-401</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Signal Processing Advances in Wireless Communications - SPAWC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp. 494-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461713v1</w:t>
+                <w:t xml:space="preserve">hal-01147225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks-Based Turbo Equalization of a Satellite Communication Channel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New GNSS Signals Demodulation Performance in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Signal Processing Advances in Wireless Communications - SPAWC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp. 494-498</w:t>
+              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147225v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New GNSS Signals Demodulation Performance in Urban Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Optimizing GNSS Navigation Data Message Decoding in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Julien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp.581-588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937072v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing GNSS Navigation Data Message Decoding in Urban Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
+                <w:t xml:space="preserve">Improved channel estimation for interference cancellation in random access methods for satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Advanced Satellite Multimedia Systems Conference and 13th Signal Processing for Space communications Workshop (ASMS/SPSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Livorno, Italy. pp.73-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851419⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00989798v1</w:t>
+                <w:t xml:space="preserve">hal-01461715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Linear Frequency Domain Turbo-Equalization of Non Linear Volterra Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15195,51 +15182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Turbo Codes &amp; Iterative Information Processing - ISTC (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 183-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15258,178 +15245,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved channel estimation for interference cancellation in random access methods for satellite communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+                <w:t xml:space="preserve">Asymptotic Analysis and Design of LDPC Codes for Laurent-based Optimal and Suboptimal CPM Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charly Poulliat</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Advanced Satellite Multimedia Systems Conference and 13th Signal Processing for Space communications Workshop (ASMS/SPSC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Livorno, Italy. pp.73-77</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp. 4274-4278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461715v1</w:t>
+                <w:t xml:space="preserve">hal-01147235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Design of Radial Basis Function-Based Turbo Equalizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Abdulkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15532,51 +15532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15614,51 +15614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis and Design of Iterative Receivers for Non Linear ISI Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15666,51 +15666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Turbo Codes &amp; Iterative Information Processing - ISTC (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15735,90 +15735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demodulation Performance Assessment of New GNSS Signals in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Roudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15854,398 +15854,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Signal Demodulation Performance in Urban Environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical Expressions of Power Spectral Density for General Spectrally Shaped SC-FDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Neubiberg, Germany</w:t>
+              <w:t xml:space="preserve">21st European Signal and Image Processing Conference (EUSIPCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158734v1</w:t>
+                <w:t xml:space="preserve">hal-01239744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Expressions of Power Spectral Density for General Spectrally Shaped SC-FDMA Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+                <w:t xml:space="preserve">Allocation de ressources multi-débit pour la radio ULB impulsionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal and Image Processing Conference (EUSIPCO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239744v1</w:t>
+                <w:t xml:space="preserve">hal-00869364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de ressources multi-débit pour la radio ULB impulsionnelle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GNSS Signal Demodulation Performance in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Neubiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869364v1</w:t>
+                <w:t xml:space="preserve">hal-01158734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On linear MMSE based turbo-equalization of nonlinear Volterra channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16253,51 +16253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 4703-4707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16322,51 +16322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation conjointe de puissance et rendement d'un utilisateur cognitif exploitant les retransmissions d'un utilisateur primaire : le cas du canal en Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16417,51 +16417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference Management for Cognitive Radio Systems Exploiting Primary IR-HARQ: a Constrained Markov Decision Process approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16512,51 +16512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Secondary Spectrum Sharing Protocols for Primary implementing an IR type Hybrid-ARQ Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16806,51 +16806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence de Protocoles a Retransmissions Incrémentales pour un Canal Cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16999,252 +16999,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW TRELLIS REPRESENTATION FOR SOURCE-CHANNEL RATE ALLOCATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+                <w:t xml:space="preserve">Block-markov LDPC scheme for half-and full-duplex erasure relay channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ivashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671034v1</w:t>
+                <w:t xml:space="preserve">hal-00634557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-markov LDPC scheme for half-and full-duplex erasure relay channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+                <w:t xml:space="preserve">A NEW TRELLIS REPRESENTATION FOR SOURCE-CHANNEL RATE ALLOCATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3152 - 3155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634557v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual-information based rate-adaptation for Multi-User TH-IR-UWB coded system</w:t>
               </w:r>
@@ -17433,51 +17433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic distortion based Source-Channel allocation for Wireless JPEG2000 transcoding systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18532,230 +18532,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances des codes LDPC pour l'Ultra-Large Bande (ULB) impulsionnelle sous approximation gaussienne généralisée des interférences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured High-Girth Non-Binary Cycle Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weigang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gelle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">APCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782223v1</w:t>
+                <w:t xml:space="preserve">hal-00531122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured High-Girth Non-Binary Cycle Codes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performances des codes LDPC pour l'Ultra-Large Bande (ULB) impulsionnelle sous approximation gaussienne généralisée des interférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Shanghai, China</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531122v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Hadamard Phase Precoding for HARQ Systems over Intersymbol Interference Channels</w:t>
               </w:r>
@@ -19059,138 +19059,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Rate Nonbinary hybrid LDPC Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Turbo-equalized Systems over Frequency-Selective Block-Fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531112v1</w:t>
+                <w:t xml:space="preserve">hal-00782199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preprocessing for an Efficient Decoding of Turbo-Codes with non-binary Belief Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19219,152 +19219,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Turbo-equalized Systems over Frequency-Selective Block-Fading channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
+                <w:t xml:space="preserve">Low-Rate Nonbinary hybrid LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE ISTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782199v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight Distribution of Non-binary LDPC Codes</w:t>
               </w:r>
@@ -19803,217 +19803,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Precoding with Integrated Turbo-Equalization for Packet Retransmissions</w:t>
+                <w:t xml:space="preserve">Packet combining for turbo-diversity in HARQ systems with integrated turbo-equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France</w:t>
+              <w:t xml:space="preserve">ISTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782201v1</w:t>
+                <w:t xml:space="preserve">hal-00782203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet combining for turbo-diversity in HARQ systems with integrated turbo-equalization</w:t>
+                <w:t xml:space="preserve">Phase Precoding with Integrated Turbo-Equalization for Packet Retransmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782203v1</w:t>
+                <w:t xml:space="preserve">hal-00782201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20285,51 +20285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equalization method for a parsimonious communication channel and device implementing the method, Patent US9722817 B2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20399,51 +20399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for generating a filter bank for receiving a signal modulated by continuous phase modulation, and method for receiving said signal, Patent US 9401829 B2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20519,90 +20519,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Low-Weight codewords of Punctured and Shortened Pre-Transformed polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20818,64 +20818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21644,51 +21644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Tohidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lagunas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02234-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3265070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Cipriano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar &#350;ahin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mekhiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3145992" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Yardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Andriyanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3167027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3087408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030447" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01773-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cipriano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2970340" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2863724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2843760" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lesthievent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2868677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Ugo Piat-Durozoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2857773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.102612.120099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Kasai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Sakaniwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulliat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nasser Assimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Venkiah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/406028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fossorier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lestable" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/92659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy-Bergot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fijalkow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576589" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Naturel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2003.1261166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC60668.2024.10694358" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267723v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourduge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261619v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Matuz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278875" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261652v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273533" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ellouze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maalaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273574" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204216v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206851" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126880v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094970" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM58377.2023.10356340" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978129" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834656" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684332v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834620" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860352" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mounsif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03575610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291059v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594266" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM52596.2021.9653073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maaloui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Measson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mickael" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942769v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054739" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901598v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904409" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634892v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891749v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849816" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Lucciardi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mesnager" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599770" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191770v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599685" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubigou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti D Yardi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490243v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulenard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chouteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anfray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536120" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658580v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603868v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718625v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807318v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254239" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Raddadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Naour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Janin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603489v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593103" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zidane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461709v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benammar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875180" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461713v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147225v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulkader" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roudier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989798v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851419" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147240v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461715v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239744v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264519v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749333v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivashkina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284702" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulliat Charly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625824v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963113" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946690" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634557v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781968v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boccolini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781979v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782214v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782218v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkiah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Chen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782211v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782223v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531122v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531106v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782197v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531112v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531110v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782199v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531116v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoharu Shibuya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658712" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520046" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595392" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782201v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782203v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781953v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sesia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120296v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176441v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770530v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564520v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Tohidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lagunas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02234-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3265070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Cipriano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar &#350;ahin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mekhiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3145992" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Yardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Andriyanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3167027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3087408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030447" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01773-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cipriano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2970340" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2863724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2843760" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lesthievent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2868677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Ugo Piat-Durozoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2857773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.102612.120099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Kasai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Sakaniwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulliat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nasser Assimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Venkiah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/406028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fossorier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lestable" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/92659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy-Bergot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fijalkow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576589" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Naturel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2003.1261166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622295" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC60668.2024.10694358" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ellouze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261652v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273533" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maalaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273574" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204216v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourduge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206851" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Matuz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278875" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126880v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094970" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM58377.2023.10356340" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978129" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834656" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684332v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106916v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834620" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860352" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mounsif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03575610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291059v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594266" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM52596.2021.9653073" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maaloui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Measson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mickael" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942769v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054739" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849816" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Lucciardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mesnager" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904409" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599770" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599685" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubigou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti D Yardi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulenard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chouteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anfray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536120" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636685v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640906v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718625v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254239" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Raddadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638809v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Naour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Janin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603489v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593103" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zidane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461704v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474873v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benammar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875180" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461713v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulkader" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937072v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roudier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851419" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461715v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147240v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869364v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158734v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264519v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749333v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivashkina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284702" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulliat Charly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625824v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963113" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634557v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946690" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781968v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boccolini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781979v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782214v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782218v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkiah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Chen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782211v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531122v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782223v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531106v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782197v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782199v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531110v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531112v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531116v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoharu Shibuya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658712" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520046" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595392" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782203v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781953v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sesia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120296v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176441v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770530v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564520v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>