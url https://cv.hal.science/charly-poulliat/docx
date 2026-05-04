--- v2 (2026-04-11)
+++ v3 (2026-05-04)
@@ -1455,252 +1455,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
+                <w:t xml:space="preserve">Spatially-Coupled Turbo-Coded Continuous Phase Modulation: Asymptotic Analysis and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (1), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-020-01773-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246009v1</w:t>
+                <w:t xml:space="preserve">hal-03001572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-Coupled Turbo-Coded Continuous Phase Modulation: Asymptotic Analysis and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">LLR Approximation for Fading Channels Using a Bayesian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al-Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020 (1), pp.159. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (6), pp.1244-1248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13638-020-01773-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2020.2978832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001572v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Decision Feedback Equalization Using Online Prediction</w:t>
               </w:r>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2057,51 +2057,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Iterative Frequency Domain EP-based Receiver Design</w:t>
+                <w:t xml:space="preserve">Iterative Equalization with Decision Feedback based on Expectation Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cipriano</w:t>
@@ -2123,102 +2123,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (12), pp.6478-6493. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (10), pp.4473-4487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2018.2863724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2018.2843760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191827v1</w:t>
+                <w:t xml:space="preserve">hal-02316837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative Equalization with Decision Feedback based on Expectation Propagation</w:t>
+                <w:t xml:space="preserve">A Framework for Iterative Frequency Domain EP-based Receiver Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Cipriano</w:t>
@@ -2240,78 +2240,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (10), pp.4473-4487. </w:t>
+              <w:t xml:space="preserve">, 2018, 66 (12), pp.6478-6493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2018.2843760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2018.2863724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316837v1</w:t>
+                <w:t xml:space="preserve">hal-02191827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Exact Low-Complexity MMSE Equalizer for Continuous Phase Modulation</w:t>
               </w:r>
@@ -2578,51 +2578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code Shift Keying: Prospects for Improving GNSS Signal Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,243 +2788,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight Distributions of Non-binary LDPC Codes</w:t>
+                <w:t xml:space="preserve">Multiplicatively Repeated Non-Binary LDPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Kasai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Trans. on Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, E94-A (4)</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (10), pp.6788-6795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670722v1</w:t>
+                <w:t xml:space="preserve">hal-00764119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicatively Repeated Non-Binary LDPC Codes</w:t>
+                <w:t xml:space="preserve">Weight Distributions of Non-binary LDPC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Kasai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (10), pp.6788-6795</w:t>
+              <w:t xml:space="preserve">IEICE Trans. on Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, E94-A (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764119v1</w:t>
+                <w:t xml:space="preserve">hal-00670722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplicatively Repeated Non-Binary LDPC Codes</w:t>
               </w:r>
@@ -4593,226 +4593,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Modified Gated Recurrent Units for Information Feedback in Unfolded Turbo VEP MU-MIMO Receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Michon</w:t>
+                <w:t xml:space="preserve">On the advances in message-passing algorithms and practical iterative receiver design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Şahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639674v1</w:t>
+                <w:t xml:space="preserve">hal-04892848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the advances in message-passing algorithms and practical iterative receiver design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serdar Şahin</w:t>
+                <w:t xml:space="preserve">Learning Modified Gated Recurrent Units for Information Feedback in Unfolded Turbo VEP MU-MIMO Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Denver (Colorado), United States. pp.3573--3578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC51166.2024.10622295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892848v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Neural Networks versus Gated Recurrent Units Only for approximate bayesian MU-MIMO detectors</w:t>
               </w:r>
@@ -5013,252 +5013,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-complexity algorithm for the minimum distance properties of PAC codes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jégo</w:t>
+                <w:t xml:space="preserve">SCMA Detection in MIMO Systems with Low Complexity EP using QRD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Mekhiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC57237.2023.10273533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289436v1</w:t>
+                <w:t xml:space="preserve">hal-04261652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCMA Detection in MIMO Systems with Low Complexity EP using QRD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
+                <w:t xml:space="preserve">Low-complexity algorithm for the minimum distance properties of PAC codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Topics in Coding (ISTC 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261652v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular QAM with Sphere Shaping and Non-binary LDPC Codes in the Finite Length Regime</w:t>
               </w:r>
@@ -6088,90 +6088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Complexity Algorithm for the Minimum Distance Properties of PAC Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6212,239 +6212,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit interleaved chirp spread spectrum coded modulations with iterative decoding based on LDPC codes for coherent and non-coherent regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
+                <w:t xml:space="preserve">Compromis performance-complexité pour la détection MIMO à faible complexité : Récepteurs simplifiés BP et EP *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Mekhiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177973v1</w:t>
+                <w:t xml:space="preserve">hal-03707434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromis performance-complexité pour la détection MIMO à faible complexité : Récepteurs simplifiés BP et EP *</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Maria Cipriano</w:t>
+                <w:t xml:space="preserve">Bit interleaved chirp spread spectrum coded modulations with iterative decoding based on LDPC codes for coherent and non-coherent regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2022, Kyoto, Japan. pp.968-974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC54779.2022.9978129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707434v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric versus Probabilistic Shaping for Circular-QAM with Nonbinary LDPC Codes</w:t>
               </w:r>
@@ -6623,308 +6623,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684332v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSK-LoRa : Analyse de la capacité et design de codes LDPC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
+                <w:t xml:space="preserve">Analysis of Non-Binary High-Rate Repetition-Parity-Parity Codes Over the BEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2022, Espoo, Finland. pp.1169-1174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106916v1</w:t>
+                <w:t xml:space="preserve">hal-04174193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de puissance pour un système de communication par satellite à faisceaux multiples exploitant les effets non linéaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">PSK-LoRa : Analyse de la capacité et design de codes LDPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Bourduge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700930v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Non-Binary High-Rate Repetition-Parity-Parity Codes Over the BEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+                <w:t xml:space="preserve">Allocation de puissance pour un système de communication par satellite à faisceaux multiples exploitant les effets non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT50566.2022.9834620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174193v1</w:t>
+                <w:t xml:space="preserve">hal-03700930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-Complexity Trade-Off for Low-Complexity MIMO Detection: simplified BP vs. EP Receivers</w:t>
               </w:r>
@@ -7103,416 +7103,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Class of Non-Binary Doubly-Generalized LDPC codes for Moderate and High Code Rates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Maalaoui</w:t>
+                <w:t xml:space="preserve">Power Allocation for Multibeam Satellite Communications with Nonlinear Impairments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Louchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International ITG Workshop on Smart Antennas (WSA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341472v1</w:t>
+                <w:t xml:space="preserve">hal-03575610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Allocation for Multibeam Satellite Communications with Nonlinear Impairments</w:t>
+                <w:t xml:space="preserve">Sum-capacity of Uplink Multiband Satellite Communications with Nonlinear Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International ITG Workshop on Smart Antennas (WSA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575610v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sum-capacity of Uplink Multiband Satellite Communications with Nonlinear Impairments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciblat</w:t>
+                <w:t xml:space="preserve">A Class of Non-Binary Doubly-Generalized LDPC codes for Moderate and High Code Rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gada Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Melbourne, France. pp.96-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT45174.2021.9518035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291059v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored List Decoding of Polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Topics in Coding (ISTC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Montréal, Canada. pp.141--146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7540,382 +7540,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored List Decoding of Polar Codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+                <w:t xml:space="preserve">Optimal Pilot Sequences for Phase and Timing Synchronization in FTN Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Mounsif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 11th International Symposium on Topics in Coding (ISTC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594266⟩</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, San Diego, United States. pp.157-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM52596.2021.9653073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03438854v1</w:t>
+                <w:t xml:space="preserve">hal-04177978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Pilot Sequences for Phase and Timing Synchronization in FTN Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Roque</w:t>
+                <w:t xml:space="preserve">NB-LDPC Codes with High Rates Achieving Low BER over the AWGN Channel with QAM Signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gada Rezgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Maaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Measson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Information Theory and Its Applications (ISITA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Kapolei, HI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177978v1</w:t>
+                <w:t xml:space="preserve">hal-04177995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NB-LDPC Codes with High Rates Achieving Low BER over the AWGN Channel with QAM Signaling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+                <w:t xml:space="preserve">Tailored List Decoding of Polar Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ellouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Measson</w:t>
+                <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Information Theory and Its Applications (ISITA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 11th International Symposium on Topics in Coding (ISTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montreal, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177995v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power allocation in Uplink Multiband Satellite System with Nonlinearity-Aware Receiver</w:t>
               </w:r>
@@ -8327,883 +8327,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t>
+                <w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Closas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976621v1</w:t>
+                <w:t xml:space="preserve">hal-02976620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precoding for Non-coherent Detection of Continuous Phase Modulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+                <w:t xml:space="preserve">Evolution Analysis of Iterative BICM Receivers with Expectation Propagation over ISI Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.166-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634892v1</w:t>
+                <w:t xml:space="preserve">hal-02891749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution Analysis of Iterative BICM Receivers with Expectation Propagation over ISI Channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+                <w:t xml:space="preserve">Piecewise Volterra Series Approximation for Improved Non-Linear Channel Modelization and Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mesnager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2019.8849816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02891749v1</w:t>
+                <w:t xml:space="preserve">hal-02191792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piecewise Volterra Series Approximation for Improved Non-Linear Channel Modelization and Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">Récepteurs Itératifs par Propagation de l'Espérance : Optimisation par Dépliage Profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cipriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Abu Dhabi, United Arab Emirates. pp.1-7</w:t>
+              <w:t xml:space="preserve">27ème Colloque du Groupe de Recherche sur le Traitement du Signal et des Images - GRETSI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191792v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Decoding Analysis of Next Generation GNSS Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pau Closas</w:t>
+                <w:t xml:space="preserve">Doubly Iterative Turbo Equalization: Optimization Through Deep Unfolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1090-1105, </w:t>
+              <w:t xml:space="preserve">30th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2019.17046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976620v1</w:t>
+                <w:t xml:space="preserve">hal-02901598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteurs Itératifs par Propagation de l'Espérance : Optimisation par Dépliage Profond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+                <w:t xml:space="preserve">Optimal Channel Coding Structures for Fast Acquisition Signals in Harsh Environment Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Colloque du Groupe de Recherche sur le Traitement du Signal et des Images - GRETSI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.4026-4040, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.17113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003827v1</w:t>
+                <w:t xml:space="preserve">hal-02976621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly Iterative Turbo Equalization: Optimization Through Deep Unfolding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serdar Sahin</w:t>
+                <w:t xml:space="preserve">Precoding for Non-coherent Detection of Continuous Phase Modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Cipriano</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Los Angeles, CA, United States. pp.353-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2019.8904409⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901598v1</w:t>
+                <w:t xml:space="preserve">hal-03634892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Cooperative Broadcast in MANETs with Imperfect Clock Synchronization</w:t>
               </w:r>
@@ -9382,291 +9382,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+                <w:t xml:space="preserve">Doubly-Selective Channel Estimation for Continuous Phase Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Los Angeles, CA, United States. pp.882-887, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM.2018.8599685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976619v1</w:t>
+                <w:t xml:space="preserve">hal-02191770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly-Selective Channel Estimation for Continuous Phase Modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">Binary Root Protograph LDPC Codes for CSK Modulation toIncrease the Data Rate and Reduce the TTD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Los Angeles, CA, United States. pp.882-887, </w:t>
+              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, Florida, United States. pp.1020-1038, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MILCOM.2018.8599685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2019.17040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191770v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Multicritères des Performances et de la Complexité des Turbo-égaliseurs à Complexité Réduite à base de Treillis et de Filtres</w:t>
               </w:r>
@@ -9916,51 +9916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Marina Bay Sands, Singapore. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10221,63 +10221,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t>
+                <w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10296,82 +10296,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942282v1</w:t>
+                <w:t xml:space="preserve">hal-02295361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Frequency-Domain Band-MMSE Equalizer for Continuous Phase Modulation over Frequency-Selective Time-Varying Channels</w:t>
               </w:r>
@@ -10476,63 +10476,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of message Structure and Channel Coding Scheme to Reduce the Time to CED and to Improve the Resilience for a Galileo 2nd Generation New Signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Ortega</w:t>
+                <w:t xml:space="preserve">Joint Design of GNSS Signal and Message Structure for Galileo 2nd Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ortega Espluga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10551,82 +10551,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS+ 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Miami, Florida, United States. pp.4064-4078, </w:t>
+              <w:t xml:space="preserve">ITSNT 2018, 5th International Technical Symposium on Navigation and Timing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES; ENAC, Oct 2018, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2018.15878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31701/itsnt2018.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295361v1</w:t>
+                <w:t xml:space="preserve">hal-01942282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Solutions on the Design of a Galileo Acquisition-Aiding Signal to Improve the TTFF and the Sensitivity</w:t>
               </w:r>
@@ -11172,623 +11172,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Estimation and Equalization for CPM with Application for Aeronautical Communications via a Satellite Link</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">A general framework and optimization for spacially-coupled serially concatened systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2017: 2017 IEEE Global Communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Singapour, Singapore. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2017.8254239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640906v1</w:t>
+                <w:t xml:space="preserve">hal-01807318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On sparse graph coding for coherent and noncoherent demodulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+                <w:t xml:space="preserve">FTN Signaling In the Saturation Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany. pp.1-5</w:t>
+              <w:t xml:space="preserve">International Conference on Communications: Bridging People, Communities, and Cultures (IEEE ICC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603868v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisymbol With Memory Noncoherent Detection of CPFSK</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
+                <w:t xml:space="preserve">Channel Estimation and Equalization for CPM with Application for Aeronautical Communications via a Satellite Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bouisson</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2017 : 42nd International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New-Orleans, United States. pp. 3794-3798</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718625v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general framework and optimization for spacially-coupled serially concatened systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">On sparse graph coding for coherent and noncoherent demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2017: 2017 IEEE Global Communications conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807318v1</w:t>
+                <w:t xml:space="preserve">hal-02603868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTN Signaling In the Saturation Regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
+                <w:t xml:space="preserve">Multisymbol With Memory Noncoherent Detection of CPFSK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ugo Piat-Durozoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications: Bridging People, Communities, and Cultures (IEEE ICC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2017 : 42nd International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New-Orleans, United States. pp. 3794-3798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658580v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection non-cohérente souple par bloc ou à mémoire des CPM</w:t>
               </w:r>
@@ -11912,51 +11912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle structure codée de modulation spatiale utilisant une signalisation plus rapide que Nyquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12154,51 +12154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26eme Colloque GRETSI sur le Traitement du Signal et des Images (GRETSI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. pp.1-4</w:t>
@@ -12221,230 +12221,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives for coded continuous phase modulations for narrowband waveforms: Iterative versus non-iterative solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Janin</w:t>
+                <w:t xml:space="preserve">Code-aided Antenna Selection for Spectrally Shaped DFT-precoded OFDM Spatial Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.489-494</w:t>
+              <w:t xml:space="preserve">28th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Quebec, Canada. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638809v1</w:t>
+                <w:t xml:space="preserve">hal-02603501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code-aided Antenna Selection for Spectrally Shaped DFT-precoded OFDM Spatial Modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">New perspectives for coded continuous phase modulations for narrowband waveforms: Iterative versus non-iterative solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Quebec, Canada. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE Military Communications Conference (MILCOM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Baltimore, United States. pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603501v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint channel and carrier frequency estimation for M-ary CPM over frequency-selective channel using PAM decomposition</w:t>
               </w:r>
@@ -12482,51 +12482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.3789-3793</w:t>
@@ -12555,103 +12555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver for FTN Signaling in Non-Linear Channel: Joint Channel Estimation and Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montreal, Quebec, Canada. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12875,51 +12875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Faster Than Nyquist: Transmitter and iterative receiver design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13078,103 +13078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off between spectral efficiency increase and PAPR reduction when using FTN signaling: Impact of non linearities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Alain Lucciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mesnager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia. pp. 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13199,51 +13199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDPC Channel Code Optimization for a GNSS CSK-Modulated Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Aubault-Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13685,1751 +13685,1751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel estimation with a priori position for aeronautical communications via a satellite link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+                <w:t xml:space="preserve">XOR Network Coding for Data Mule Delay Tolerant Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiankun Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Jaffrès-Runser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentian Jakllari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Hong Kong, Hong Kong SAR China. pp. 532-537</w:t>
+              <w:t xml:space="preserve">IEEE/CIC International Conference on Communications in China (ICCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Shenzhen, China. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461704v1</w:t>
+                <w:t xml:space="preserve">hal-01287710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XOR Network Coding for Data Mule Delay Tolerant Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gentian Jakllari</w:t>
+                <w:t xml:space="preserve">Channel estimation with a priori position for aeronautical communications via a satellite link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CIC International Conference on Communications in China (ICCC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Shenzhen, China. pp.1-7</w:t>
+              <w:t xml:space="preserve">26th IEEE International Conference on Personal, Indoor and Mobile Radio Communications (PIMRC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Hong Kong, Hong Kong SAR China. pp. 532-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287710v1</w:t>
+                <w:t xml:space="preserve">hal-01461704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de canal avec apriori de position pour les communications aeronautiques par satellite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">On coding for Faster-Than-Nyquist signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Constanta, Romania. pp. 92-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474873v1</w:t>
+                <w:t xml:space="preserve">hal-01461709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récepteur Exact pour la Décomposition de Laurent pour les CPM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">A comparison of iterative receivers for the non linear satellite channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25eme Edition du Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
+              <w:t xml:space="preserve">16th Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp. 520-524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461694v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of iterative receivers for the non linear satellite channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">Récepteur Exact pour la Décomposition de Laurent pour les CPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dervin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Workshop on Signal Processing Advances in Wireless Communications (SPAWC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stockholm, Sweden. pp. 520-524</w:t>
+              <w:t xml:space="preserve">25eme Edition du Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461702v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On coding for Faster-Than-Nyquist signaling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+                <w:t xml:space="preserve">Estimation de canal avec apriori de position pour les communications aeronautiques par satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Black Sea Conference on Communications and Networking (BlackSeaCom 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Constanta, Romania. pp. 92-96</w:t>
+              <w:t xml:space="preserve">25eme Colloque Groupe de Recherche et d'Etudes du Traitement du Signal et des Images (GRETSI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461709v1</w:t>
+                <w:t xml:space="preserve">hal-01474873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Unstructured and Protograph-Based LDPC Coded Continuous Phase Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">On Linear Frequency Domain Turbo-Equalization of Non Linear Volterra Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Symposium on Turbo Codes &amp; Iterative Information Processing - ISTC (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 183-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665303v1</w:t>
+                <w:t xml:space="preserve">hal-01147240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On an efficient equalization structure for aeronautical communications via a satellite link</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+                <w:t xml:space="preserve">Improved channel estimation for interference cancellation in random access methods for satellite communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international workshop on selected topics in mobile and wireless computing (STWiMob 2014) in 10th IEEE International Conference on Wireless and Mobile Computing,Networking and Communications: WiMob 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. pp. 396-401</w:t>
+              <w:t xml:space="preserve">7th Advanced Satellite Multimedia Systems Conference and 13th Signal Processing for Space communications Workshop (ASMS/SPSC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Livorno, Italy. pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461713v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks-Based Turbo Equalization of a Satellite Communication Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+                <w:t xml:space="preserve">Asymptotic Analysis and Design of LDPC Codes for Laurent-based Optimal and Suboptimal CPM Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Signal Processing Advances in Wireless Communications - SPAWC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp. 494-498</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp. 4274-4278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147225v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New GNSS Signals Demodulation Performance in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing GNSS Navigation Data Message Decoding in Urban Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
+                <w:t xml:space="preserve">Design of Unstructured and Protograph-Based LDPC Coded Continuous Phase Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Benaddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lesthievent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851419⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Honolulu, United States. pp.1982-1986, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2014.6875180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989798v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved channel estimation for interference cancellation in random access methods for satellite communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacan</w:t>
+                <w:t xml:space="preserve">On an efficient equalization structure for aeronautical communications via a satellite link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Raddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charly Poulliat</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Advanced Satellite Multimedia Systems Conference and 13th Signal Processing for Space communications Workshop (ASMS/SPSC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Livorno, Italy. pp.73-77</w:t>
+              <w:t xml:space="preserve">7th international workshop on selected topics in mobile and wireless computing (STWiMob 2014) in 10th IEEE International Conference on Wireless and Mobile Computing,Networking and Communications: WiMob 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. pp. 396-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461715v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Linear Frequency Domain Turbo-Equalization of Non Linear Volterra Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Neural Networks-Based Turbo Equalization of a Satellite Communication Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Abdulkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Turbo Codes &amp; Iterative Information Processing - ISTC (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 183-187</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Signal Processing Advances in Wireless Communications - SPAWC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toronto, Canada. pp. 494-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147240v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis and Design of LDPC Codes for Laurent-based Optimal and Suboptimal CPM Receivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Benaddi</w:t>
+                <w:t xml:space="preserve">Optimizing GNSS Navigation Data Message Decoding in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp.581-588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147235v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Design of Radial Basis Function-Based Turbo Equalizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Abdulkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Benammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15614,103 +15614,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Analysis and Design of Iterative Receivers for Non Linear ISI Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Symposium on Turbo Codes &amp; Iterative Information Processing - ISTC (2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Bremen, Germany. pp. 173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15735,90 +15735,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demodulation Performance Assessment of New GNSS Signals in Urban Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15854,450 +15854,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Expressions of Power Spectral Density for General Spectrally Shaped SC-FDMA Systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GNSS Signal Demodulation Performance in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal and Image Processing Conference (EUSIPCO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Neubiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239744v1</w:t>
+                <w:t xml:space="preserve">hal-01158734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocation de ressources multi-débit pour la radio ULB impulsionnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+                <w:t xml:space="preserve">Analytical Expressions of Power Spectral Density for General Spectrally Shaped SC-FDMA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">21st European Signal and Image Processing Conference (EUSIPCO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869364v1</w:t>
+                <w:t xml:space="preserve">hal-01239744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Signal Demodulation Performance in Urban Environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allocation de ressources multi-débit pour la radio ULB impulsionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Workshop on GNSS Signals and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Neubiberg, Germany</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158734v1</w:t>
+                <w:t xml:space="preserve">hal-00869364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On linear MMSE based turbo-equalization of nonlinear Volterra channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp. 4703-4707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16322,51 +16322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation conjointe de puissance et rendement d'un utilisateur cognitif exploitant les retransmissions d'un utilisateur primaire : le cas du canal en Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16417,51 +16417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference Management for Cognitive Radio Systems Exploiting Primary IR-HARQ: a Constrained Markov Decision Process approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16512,51 +16512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Secondary Spectrum Sharing Protocols for Primary implementing an IR type Hybrid-ARQ Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16806,51 +16806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence de Protocoles a Retransmissions Incrémentales pour un Canal Cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16999,252 +16999,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block-markov LDPC scheme for half-and full-duplex erasure relay channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+                <w:t xml:space="preserve">A NEW TRELLIS REPRESENTATION FOR SOURCE-CHANNEL RATE ALLOCATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Imad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3152 - 3155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634557v1</w:t>
+                <w:t xml:space="preserve">hal-00671034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW TRELLIS REPRESENTATION FOR SOURCE-CHANNEL RATE ALLOCATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tajan</w:t>
+                <w:t xml:space="preserve">Block-markov LDPC scheme for half-and full-duplex erasure relay channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ivashkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Andriyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.CD-ROM Proceedings</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00671034v1</w:t>
+                <w:t xml:space="preserve">hal-00634557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual-information based rate-adaptation for Multi-User TH-IR-UWB coded system</w:t>
               </w:r>
@@ -17306,243 +17306,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-Compatible Non-Binary LDPC Codes Concatenated with Multiplicative Repetition Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
+                <w:t xml:space="preserve">Extrinsic distortion based Source-Channel allocation for Wireless JPEG2000 transcoding systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Nicholson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">IEEE ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531126v1</w:t>
+                <w:t xml:space="preserve">hal-00782220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic distortion based Source-Channel allocation for Wireless JPEG2000 transcoding systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gadat</w:t>
+                <w:t xml:space="preserve">Rate-Compatible Non-Binary LDPC Codes Concatenated with Multiplicative Repetition Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Kasai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Nicholson</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohichi Sakaniwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">ISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782220v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Slot Allocation for TDMA/CDMA TH-UWB Ad-Hoc Networks</w:t>
               </w:r>
@@ -18735,636 +18735,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Hadamard Phase Precoding for HARQ Systems over Intersymbol Interference Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
+                <w:t xml:space="preserve">Low-Rate Nonbinary hybrid LDPC Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Sassatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSSTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">IEEE ISTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531108v1</w:t>
+                <w:t xml:space="preserve">hal-00531112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rateless Coding for Block Fading Channels using Channel Estimation Accuracy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preprocessing for an Efficient Decoding of Turbo-Codes with non-binary Belief Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lestable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IEEE ISTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531106v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Distribution For Turbo-Equalized Systems over static frequency-selective channels</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Turbo-equalized Systems over Frequency-Selective Block-Fading channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, United States</w:t>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782197v1</w:t>
+                <w:t xml:space="preserve">hal-00782199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Turbo-equalized Systems over Frequency-Selective Block-Fading channels</w:t>
+                <w:t xml:space="preserve">Periodic Hadamard Phase Precoding for HARQ Systems over Intersymbol Interference Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
+              <w:t xml:space="preserve">ISSSTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782199v1</w:t>
+                <w:t xml:space="preserve">hal-00531108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preprocessing for an Efficient Decoding of Turbo-Codes with non-binary Belief Propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rateless Coding for Block Fading Channels using Channel Estimation Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Venkiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Piantanida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lestable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">ISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00531110v1</w:t>
+                <w:t xml:space="preserve">hal-00531106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Rate Nonbinary hybrid LDPC Codes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Declercq</w:t>
+                <w:t xml:space="preserve">Distance Distribution For Turbo-Equalized Systems over static frequency-selective channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531112v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight Distribution of Non-binary LDPC Codes</w:t>
               </w:r>
@@ -19718,51 +19718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19803,217 +19803,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packet combining for turbo-diversity in HARQ systems with integrated turbo-equalization</w:t>
+                <w:t xml:space="preserve">Phase Precoding with Integrated Turbo-Equalization for Packet Retransmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE PIMRC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782203v1</w:t>
+                <w:t xml:space="preserve">hal-00782201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Precoding with Integrated Turbo-Equalization for Packet Retransmissions</w:t>
+                <w:t xml:space="preserve">Packet combining for turbo-diversity in HARQ systems with integrated turbo-equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nasser Assimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inbar Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France</w:t>
+              <w:t xml:space="preserve">ISTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782201v1</w:t>
+                <w:t xml:space="preserve">hal-00782203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20519,90 +20519,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Low-Weight codewords of Punctured and Shortened Pre-Transformed polar Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Poulliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20818,64 +20818,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Weithoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leonardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT ATLANTIQUE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21644,51 +21644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Tohidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lagunas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02234-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3265070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Cipriano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar &#350;ahin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mekhiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3145992" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Yardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Andriyanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3167027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3087408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030447" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01773-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cipriano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2970340" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2863724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316837v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2843760" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lesthievent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2868677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Ugo Piat-Durozoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2857773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.102612.120099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Kasai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Sakaniwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764119v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulliat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nasser Assimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Venkiah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/406028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fossorier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lestable" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/92659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy-Bergot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fijalkow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576589" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Naturel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2003.1261166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639674v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622295" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892848v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC60668.2024.10694358" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289436v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ellouze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261652v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273533" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maalaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273574" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204216v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourduge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206851" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Matuz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278875" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126880v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094970" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM58377.2023.10356340" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978129" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834656" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684332v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106916v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174193v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834620" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860352" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mounsif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341472v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03575610v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291059v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594266" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438854v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM52596.2021.9653073" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maaloui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Measson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mickael" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942769v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054739" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634892v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891749v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849816" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Lucciardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mesnager" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904409" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599770" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599685" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubigou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti D Yardi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulenard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chouteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anfray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536120" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636685v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640906v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718625v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouisson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807318v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254239" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Raddadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638809v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Naour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Janin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603501v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603489v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593103" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zidane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461704v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474873v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benammar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665303v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875180" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461713v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulkader" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937072v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roudier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989798v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851419" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461715v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147240v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147235v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239744v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869364v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158734v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264519v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749333v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivashkina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284702" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulliat Charly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625824v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963113" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634557v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946690" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781968v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boccolini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531126v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782220v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781979v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782214v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782218v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkiah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Chen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782211v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531122v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782223v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531108v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531106v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782197v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782199v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531110v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531112v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531116v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoharu Shibuya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658712" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520046" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595392" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782203v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782201v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781953v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sesia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120296v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176441v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770530v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564520v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Louchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Tohidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gesbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lagunas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-023-02234-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Poulliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3265070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.585" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Maria Cipriano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar &#350;ahin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303676" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mekhiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2023.3303610" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Alves de Oliveira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bruno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2022.3145992" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti Yardi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benaddi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Andriyanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2022.3167027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault Roudier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al-Bitar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21041341" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259427v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2021.3087408" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega Espluga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;&#8208;valls" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Closas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030447" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LWC.2021.3054414" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01773-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246009v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault-Roudier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2020.2978832" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Sahin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cipriano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2970340" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941370v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.382" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault&#8208;roudier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al&#8208;bitar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2020.0197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316837v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2843760" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2018.2863724" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chayot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lesthievent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2868677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Ugo Piat-Durozoi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2018.2857773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533723v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mary" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2012.102612.120099" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Kasai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Declercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohichi Sakaniwa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670720v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Awano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulliat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529300v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nasser Assimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Venkiah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/406028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fossorier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060527" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lestable" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521059v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781941v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246047v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/92659" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.153" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246032v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Declercq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamy-Bergot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fijalkow" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2005.1576589" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246018v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicholson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Naturel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCE.2003.1261166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937363v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Michon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05416682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Minyari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Lecointre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Le Bidan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639674v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622295" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC60668.2024.10694358" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447650" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261652v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273533" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289436v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ellouze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maalaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273574" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204216v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Bourduge" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gadat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT54713.2023.10206851" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267723v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyonel Barthe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Matuz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45041.2023.10278875" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126880v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094970" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366560v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Chouteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367084v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bidon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM58377.2023.10356340" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261670v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC57237.2023.10273572" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177973v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC54779.2022.9978129" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834656" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684332v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT50566.2022.9834620" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106916v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700930v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177975v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2022-Spring54318.2022.9860352" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324443v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mounsif" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03575610v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291059v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341472v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gada Rezgui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT45174.2021.9518035" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289467v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594266" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177978v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM52596.2021.9653073" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177995v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Maaloui" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Measson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438854v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291071v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079863v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mickael" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950730v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942769v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054739" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17046" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849816" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191792v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Lucciardi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mesnager" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2019.8904409" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17113" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634892v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191801v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599770" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618750v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191770v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Wambeke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM.2018.8599685" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976619v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17040" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003830v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soubigou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arti D Yardi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2019.8849536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649004v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega  Espluga" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295361v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15878" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295344v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01942282v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.19" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490243v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poulenard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chouteau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anfray" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536120" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636685v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793610v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2017.8254239" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640906v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603868v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718625v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouisson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116304v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116305v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Raddadi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116303v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Naour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Janin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912789v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603489v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726416v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658980v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593103" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709136v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiankun Su" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jaffr&#232;s-Runser" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentian Jakllari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461699v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461705v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zidane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461710v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461712v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287710v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461704v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461709v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benammar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461702v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dervin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461694v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474873v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461715v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147235v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roudier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665303v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2014.6875180" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461713v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulkader" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851419" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147228v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147234v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147241v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152658v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158734v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239744v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264519v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781963v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671053v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00749333v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ivashkina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Piantanida" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2012.6284702" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00663054v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulliat Charly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625824v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icc.2011.5963113" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Imad" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946690" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00634557v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781968v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Boccolini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782220v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bergeron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nicholson" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531126v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541475v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781979v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaouss Mattoussi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782214v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782218v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venkiah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Conde-Canencia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Ghouwayel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weigang Chen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Ghouwayel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782211v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782212v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531122v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782223v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colas" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gelle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531112v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sassatelli" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531110v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782199v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531108v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531106v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duhamel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531116v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoharu Shibuya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531111v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TURBOCODING.2008.4658712" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522148v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SARNOF.2008.4520046" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00356116v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2008.4595392" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782201v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782203v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781953v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sesia" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257163v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cassiau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Achir" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17119689" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120296v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176441v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770530v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944923v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333771v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abdel Nour" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weithoffer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333804v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ismail" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dupraz" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333751v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douillard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05333784v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609212v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Coulon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Escrig" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564520v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>