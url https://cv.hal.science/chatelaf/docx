--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -1018,131 +1018,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-branch hidden Markov models for remaining useful life estimation of systems under multiple deterioration modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SELFI: an object-based, Bayesian method for faint emission line source detection in MUSE deep field data cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Roland Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Piqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 230 (5), pp.473-484. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 588, pp.A140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1748006X15624584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260906v1</w:t>
+                <w:t xml:space="preserve">hal-01322356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Model for Multiple Change-Points Detection in Multivariate Time Series</w:t>
               </w:r>
@@ -1239,265 +1269,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Multiple Scattering Processes on Hyperspheres</w:t>
+                <w:t xml:space="preserve">Multi-branch hidden Markov models for remaining useful life estimation of systems under multiple deterioration modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (10), pp.5740-5752. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (5), pp.473-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2508932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1748006X15624584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322340v1</w:t>
+                <w:t xml:space="preserve">hal-01260906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELFI: an object-based, Bayesian method for faint emission line source detection in MUSE deep field data cubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Meillier</w:t>
+                <w:t xml:space="preserve">Isotropic Multiple Scattering Processes on Hyperspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Piqueras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 588, pp.A140. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (10), pp.5740-5752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2508932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322356v1</w:t>
+                <w:t xml:space="preserve">hal-01322340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Bayesian extraction of object configurations in massive data</w:t>
               </w:r>
@@ -1594,248 +1594,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses of negative multinomial distributions: Application to Polarimetric Image Processing</w:t>
+                <w:t xml:space="preserve">A Smooth Transition Model for Multiple-Regime Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bernardoff</w:t>
+                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 2013, pp. 1-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (7), pp.1835-1847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/170967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2234745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122575v1</w:t>
+                <w:t xml:space="preserve">hal-00802304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smooth Transition Model for Multiple-Regime Time Series</w:t>
+                <w:t xml:space="preserve">Masses of negative multinomial distributions: Application to Polarimetric Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
+                <w:t xml:space="preserve">Philippe Bernardoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (7), pp.1835-1847. </w:t>
+              <w:t xml:space="preserve">Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 2013, pp. 1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2234745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/170967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802304v1</w:t>
+                <w:t xml:space="preserve">hal-01122575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche non supervisée par processus ponctuels marqués pour l'extraction d'objets à partir d'images aériennes et satellitaires</w:t>
               </w:r>
@@ -1923,411 +1923,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise likelihood estimation for multivariate mixed Poisson models generated by Gamma intensities</w:t>
+                <w:t xml:space="preserve">Detection in the Presence of Speckle Using Multivariate Mixed Poisson Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.227-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853135v1</w:t>
+                <w:t xml:space="preserve">hal-03476653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the polarization degree of polarimetric images in coherent illumination using maximum likelihood methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (6), pp.1348-1359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAA.26.001348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection in the Presence of Speckle Using Multivariate Mixed Poisson Distributions</w:t>
+                <w:t xml:space="preserve">Pairwise likelihood estimation for multivariate mixed Poisson models generated by Gamma intensities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-008-9092-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476653v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de Poisson mélangées multivariées : application à la détection en présence de speckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (3), pp.227--238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2374,51 +2374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change detection in multisensor SAR images using bivariate gamma distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,77 +2478,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivariate Gamma Distributions for Image Registration and Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (7), pp.1796-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,77 +2595,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivariate Gamma Distributions for Image Registration and Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (7), pp.1796-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2958,727 +2958,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning driven parameter identification for grey-box thermal modelling for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Hùng Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
+              <w:t xml:space="preserve">Building Simulation 2023 - 18th International IBPSA Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217832v1</w:t>
+                <w:t xml:space="preserve">hal-04244889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+                <w:t xml:space="preserve">HOSVD Tronquée : Analyse d'une Approximation Tensorielle Rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104834v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOSVD Tronquée : Analyse d'une Approximation Tensorielle Rapide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141428v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning driven parameter identification for grey-box thermal modelling for buildings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2023 - 18th International IBPSA Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244889v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Random Matrix Analysis of Data Stream Clustering: Coping With Limited Memory Resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compromis performance-complexité pour les statistiques en grande dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.12253-12281</w:t>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.621-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755939v1</w:t>
+                <w:t xml:space="preserve">hal-03868290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compromis performance-complexité pour les statistiques en grande dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+                <w:t xml:space="preserve">Correction de dérive pour l'interférométrie de Mach-Zehnder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.621-624</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868290v1</w:t>
+                <w:t xml:space="preserve">hal-03738571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction de dérive pour l'interférométrie de Mach-Zehnder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Barthelme</w:t>
+                <w:t xml:space="preserve">A Random Matrix Analysis of Data Stream Clustering: Coping With Limited Memory Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, United States. pp.12253-12281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738571v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse par matrices aléatoires du clustering en ligne : comprendre l'impact des limitations en mémoire</w:t>
               </w:r>
@@ -3759,90 +3759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés statistiques des interféromètres de Mach-Zehnder à plusieurs sorties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cascales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cascales</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Livache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMLR 2021 - 38th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, United States. pp.2156-2165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2020 - IEEE 30th International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Espoo (virtual), Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Distribution and High-dimensional Asymptotics for Improperness Test of Complex Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8509-8513, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4302,178 +4302,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global error control procedure for spatially structured targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de σ-clipping par point fixe pour l'estimation de la distribution sous H0 dans le cadre de tests multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563903v1</w:t>
+                <w:t xml:space="preserve">hal-01563994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density estimation for compound Cox processes on hyperspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4587,453 +4600,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de σ-clipping par point fixe pour l'estimation de la distribution sous H0 dans le cadre de tests multiples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global error control procedure for spatially structured targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563994v1</w:t>
+                <w:t xml:space="preserve">hal-01563903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing deterioration processes modeling and RUL estimation based on factorial hidden Markov models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+                <w:t xml:space="preserve">An adaptive robust regression method: Application to galaxy spectrum baseline estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4423 - 4427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411405v1</w:t>
+                <w:t xml:space="preserve">hal-01462974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive robust regression method: Application to galaxy spectrum baseline estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Bacher</w:t>
+                <w:t xml:space="preserve">Competing deterioration processes modeling and RUL estimation based on factorial hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Mathematics and its Applications, Jul 2016, Londres, United Kingdom. pp.108-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462974v1</w:t>
+                <w:t xml:space="preserve">hal-01411405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for multiple scattering process on the sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jump Markov Linear Systems for deterioration modeling and Remaining Useful Life estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1287-1295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655153v1</w:t>
+                <w:t xml:space="preserve">hal-01237909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des erreurs pour la détection d'événements rares et faibles dans des champs de données massifs</w:t>
+                <w:t xml:space="preserve">Error control for the detection of rare and weak signatures in massive data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
@@ -5051,97 +5051,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198721v1</w:t>
+                <w:t xml:space="preserve">hal-01198717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error control for the detection of rare and weak signatures in massive data</w:t>
+                <w:t xml:space="preserve">Contrôle des erreurs pour la détection d'événements rares et faibles dans des champs de données massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
@@ -5159,829 +5159,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198717v1</w:t>
+                <w:t xml:space="preserve">hal-01198721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Branch Hidden Semi-Markov Modeling for RUL Prognosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter estimation for multiple scattering process on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMS 2015 - Annual Reliability and Maintainability Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084379v1</w:t>
+                <w:t xml:space="preserve">hal-01655153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bayésienne non paramétrique pour l'imagerie de super-résolution PALM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Bacher</w:t>
+                <w:t xml:space="preserve">Multi-Branch Hidden Semi-Markov Modeling for RUL Prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAMS 2015 - Annual Reliability and Maintainability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Palm Harbor, FL, United States. pp.122-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS.2015.7105132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463145v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis based on Multi-branch Hidden semi-Markov Models: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+                <w:t xml:space="preserve">Approche bayésienne non paramétrique pour l'imagerie de super-résolution PALM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France. pp.91-96</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237916v1</w:t>
+                <w:t xml:space="preserve">hal-01463145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump Markov Linear Systems for deterioration modeling and Remaining Useful Life estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Prognosis based on Multi-branch Hidden semi-Markov Models: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1287-1295</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237909v1</w:t>
+                <w:t xml:space="preserve">hal-01237916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Models for diagnostics and prognostics of systems under multiple deterioration modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+                <w:t xml:space="preserve">Rank-based multiple change-point detection in multivariate time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2014 - 24th European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1197-1204</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1337-1341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027509v1</w:t>
+                <w:t xml:space="preserve">cea-01844442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric Bayesian framework for detection of object configurations with large intensity dynamics in highly noisy hyperspectral data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Meillier</w:t>
+                <w:t xml:space="preserve">Hidden Markov Models for diagnostics and prognostics of systems under multiple deterioration modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1905-1909</w:t>
+              <w:t xml:space="preserve">ESREL 2014 - 24th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1197-1204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991388v1</w:t>
+                <w:t xml:space="preserve">hal-01027509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-based multiple change-point detection in multivariate time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Harlé</w:t>
+                <w:t xml:space="preserve">Non-parametric Bayesian framework for detection of object configurations with large intensity dynamics in highly noisy hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1337-1341</w:t>
+              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1905-1909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01844442v1</w:t>
+                <w:t xml:space="preserve">hal-00991388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Bayesian learning for electrical transient classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6032,51 +6032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Mises-Fisher approximation of multiple scattering process on the hypersphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,881 +6095,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate approach for brain decomposable connectivity networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bayesian marked point process for object detection. Application to MUSE hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.817-820</w:t>
+              <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.SPTM-L2.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639853v1</w:t>
+                <w:t xml:space="preserve">hal-00642152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian marked point process for object detection. Application to MUSE hyperspectral data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reversible jump MCMC algorithm for Bayesian curve fitting by using smooth transition regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3628-­3631</w:t>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639711v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de galaxies dans les données hyperspectrales MUSE : une approche objet non supervisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639876v1</w:t>
+                <w:t xml:space="preserve">hal-00609204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian marked point process for object detection. Application to MUSE hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t>
+              <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3628-­3631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609204v1</w:t>
+                <w:t xml:space="preserve">hal-00639711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphe de connectivité cérébrale et longue dépendance</w:t>
+                <w:t xml:space="preserve">Extraction de galaxies dans les données hyperspectrales MUSE : une approche objet non supervisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639898v1</w:t>
+                <w:t xml:space="preserve">hal-00639876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian marked point process for object detection. Application to MUSE hyperspectral data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate approach for brain decomposable connectivity networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.SPTM-L2.6</w:t>
+              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.817-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642152v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reversible jump MCMC algorithm for Bayesian curve fitting by using smooth transition regression models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphe de connectivité cérébrale et longue dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.s/n</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609133v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood estimation of the polarization degree from two multi-look intensity images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabert</w:t>
+                <w:t xml:space="preserve">Bayesian curve fitting for transient signals by using smooth transition regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1198-1201</w:t>
+              <w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481814v1</w:t>
+                <w:t xml:space="preserve">hal-00511097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for a marked point process within a framework of multidimensional shape extraction from remote sensing images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saima Ben Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7011,398 +7011,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Technical Commission III Symposium on Photogrammetry Computer Vision and Image Analysis (PCV 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses des lois multinomiales négatives. Application au traitement d'images polarimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bernardoff</w:t>
+                <w:t xml:space="preserve">Maximum likelihood estimation of the polarization degree from two multi-look intensity images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réza Shirvany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFdS 2010 - 42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1198-1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494739v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian curve fitting for transient signals by using smooth transition regression models</w:t>
+                <w:t xml:space="preserve">Masses des lois multinomiales négatives. Application au traitement d'images polarimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
+                <w:t xml:space="preserve">Philippe Bernardoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t>
+              <w:t xml:space="preserve">SFdS 2010 - 42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511097v1</w:t>
+                <w:t xml:space="preserve">inria-00494739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des paramètres de processus ponctuels marqués dans le cadre de l'extraction d'objets en imagerie de télédétection</w:t>
+                <w:t xml:space="preserve">Using marked point processes for the change-point problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">CM 2009 - MFPT 2009 - 6th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dublin, Ireland. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00399258v1</w:t>
+                <w:t xml:space="preserve">hal-00372293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Markovian gamma distributions for multitemporal sequences of SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7434,96 +7408,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using marked point processes for the change-point problem</w:t>
+                <w:t xml:space="preserve">Estimation des paramètres de processus ponctuels marqués dans le cadre de l'extraction d'objets en imagerie de télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Zerubia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CM 2009 - MFPT 2009 - 6th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dublin, Ireland. pp.n/a</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372293v1</w:t>
+                <w:t xml:space="preserve">inria-00399258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for marked point processes. Application to object extraction from remote sensing images</w:t>
               </w:r>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7725,64 +7725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the polarization degree of polarimetric images using Maximum likelihood methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop 2007,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7801,216 +7801,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for multivariate mixed poisson distributions</w:t>
+                <w:t xml:space="preserve">Parameter estimation for multivariate Gamma distributions, application to image registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Inglada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferrari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376802v1</w:t>
+                <w:t xml:space="preserve">hal-00376404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for multivariate Gamma distributions, application to image registration</w:t>
+                <w:t xml:space="preserve">Parameter estimation for multivariate mixed poisson distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Inglada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00376404v1</w:t>
+                <w:t xml:space="preserve">hal-00376802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECT/CT registration with the DCC and MC simulations for SPECT imaging</w:t>
               </w:r>
@@ -8293,238 +8293,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Lyman alpha emission line in the CircumGalactic Medium in MUSE data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tutorial on Multiple Testing: False Discovery Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 78-79, EDP Sciences, pp.233-245, 2016, EAS Publications Series, 978-2-7598-9006-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 78-79, pp.163-178, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1678008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/eas/1678011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503524v1</w:t>
+                <w:t xml:space="preserve">hal-02079148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tutorial on Multiple Testing: False Discovery Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Lyman alpha emission line in the CircumGalactic Medium in MUSE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Mary; R. Flamary; C. Theys and C. Aime. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 78-79, pp.163-178, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eas/1678008⟩</w:t>
+              <w:t xml:space="preserve">, 78-79, EDP Sciences, pp.233-245, 2016, EAS Publications Series, 978-2-7598-9006-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1678011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079148v1</w:t>
+                <w:t xml:space="preserve">hal-01503524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Inference for Marked Point Processes in Image Analysis</w:t>
               </w:r>
@@ -8753,77 +8753,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact calibrated interferometric characterisation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Barthelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Barthelme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8991,51 +8991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic regime for impropriety tests of complex random vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9229,64 +9229,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite likelihood estimation for multivariate mixed Poisson models generated by Gamma intensities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] TR07014, Interuniversity Attraction Pole, Statistics network. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9781,51 +9781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673321v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3422886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jardillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10117-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122275" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15624584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Harl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2566609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/170967" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00638665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9092-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-062XPVPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475975v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001348" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.26.227-238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.916047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.896651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang H&#249;ng Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738571v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cascales" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198717v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105132" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Costard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Shirvany" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526345v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372293v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatelain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inglada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moreira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA4E33FF3C59B228FBC6DC972052F7CD09A2A775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04291852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT025H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05408347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673321v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3422886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jardillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10117-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122275" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Harl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2566609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15624584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/170967" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00638665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001348" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9092-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-062XPVPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.26.227-238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.916047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.896651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang H&#249;ng Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cascales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084379v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105132" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Costard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639853v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Shirvany" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatelain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inglada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moreira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA4E33FF3C59B228FBC6DC972052F7CD09A2A775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04291852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT025H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05408347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>