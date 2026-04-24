--- v1 (2026-04-04)
+++ v2 (2026-04-24)
@@ -1018,486 +1018,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SELFI: an object-based, Bayesian method for faint emission line source detection in MUSE deep field data cubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Meillier</w:t>
+                <w:t xml:space="preserve">Bayesian Model for Multiple Change-Points Detection in Multivariate Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Piqueras</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527724⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (16), pp.4351-4362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2566609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322356v1</w:t>
+                <w:t xml:space="preserve">hal-01394735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Model for Multiple Change-Points Detection in Multivariate Time Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Harlé</w:t>
+                <w:t xml:space="preserve">Multi-branch hidden Markov models for remaining useful life estimation of systems under multiple deterioration modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (16), pp.4351-4362. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (5), pp.473-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2566609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1748006X15624584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394735v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-branch hidden Markov models for remaining useful life estimation of systems under multiple deterioration modes</w:t>
+                <w:t xml:space="preserve">Isotropic Multiple Scattering Processes on Hyperspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 230 (5), pp.473-484. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (10), pp.5740-5752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1748006X15624584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2508932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260906v1</w:t>
+                <w:t xml:space="preserve">hal-01322340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Multiple Scattering Processes on Hyperspheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SELFI: an object-based, Bayesian method for faint emission line source detection in MUSE deep field data cubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Roland Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Piqueras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (10), pp.5740-5752. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 588, pp.A140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2015.2508932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322340v1</w:t>
+                <w:t xml:space="preserve">hal-01322356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Bayesian extraction of object configurations in massive data</w:t>
               </w:r>
@@ -1594,248 +1594,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smooth Transition Model for Multiple-Regime Time Series</w:t>
+                <w:t xml:space="preserve">Masses of negative multinomial distributions: Application to Polarimetric Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
+                <w:t xml:space="preserve">Philippe Bernardoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (7), pp.1835-1847. </w:t>
+              <w:t xml:space="preserve">Journal of Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 2013, pp. 1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2234745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/170967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802304v1</w:t>
+                <w:t xml:space="preserve">hal-01122575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses of negative multinomial distributions: Application to Polarimetric Image Processing</w:t>
+                <w:t xml:space="preserve">A Smooth Transition Model for Multiple-Regime Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bernardoff</w:t>
+                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 2013, pp. 1-13. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (7), pp.1835-1847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/170967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2234745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01122575v1</w:t>
+                <w:t xml:space="preserve">hal-00802304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche non supervisée par processus ponctuels marqués pour l'extraction d'objets à partir d'images aériennes et satellitaires</w:t>
               </w:r>
@@ -1955,51 +1955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (3), pp.227-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2037,51 +2037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the polarization degree of polarimetric images in coherent illumination using maximum likelihood methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2167,51 +2167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (3), pp.283-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2283,51 +2283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (3), pp.227--238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2374,51 +2374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change detection in multisensor SAR images using bivariate gamma distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivariate Gamma Distributions for Image Registration and Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2595,51 +2595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivariate Gamma Distributions for Image Registration and Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2025 – XXXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2958,429 +2958,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning driven parameter identification for grey-box thermal modelling for buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+                <w:t xml:space="preserve">HOSVD Tronquée : Analyse d'une Approximation Tensorielle Rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2023 - 18th International IBPSA Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244889v1</w:t>
+                <w:t xml:space="preserve">hal-04141428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOSVD Tronquée : Analyse d'une Approximation Tensorielle Rapide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141428v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104834v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning driven parameter identification for grey-box thermal modelling for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Hùng Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Delinchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.1073-1076</w:t>
+              <w:t xml:space="preserve">Building Simulation 2023 - 18th International IBPSA Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217832v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromis performance-complexité pour les statistiques en grande dimension</w:t>
               </w:r>
@@ -3392,51 +3392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.621-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PMLR 2021 - 38th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, United States. pp.2156-2165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4014,51 +4014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2020 - IEEE 30th International Workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Espoo (virtual), Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4105,51 +4105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Distribution and High-dimensional Asymptotics for Improperness Test of Complex Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.8509-8513, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4302,738 +4302,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de σ-clipping par point fixe pour l'estimation de la distribution sous H0 dans le cadre de tests multiples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density estimation for compound Cox processes on hyperspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563994v1</w:t>
+                <w:t xml:space="preserve">hal-01655180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density estimation for compound Cox processes on hyperspheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de cibles spatialement structurées sous contrôle global d'erreur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSI 2017 - Geometric Science of Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655180v1</w:t>
+                <w:t xml:space="preserve">hal-01563996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de cibles spatialement structurées sous contrôle global d'erreur</w:t>
+                <w:t xml:space="preserve">Global error control procedure for spatially structured targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563996v1</w:t>
+                <w:t xml:space="preserve">hal-01563903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global error control procedure for spatially structured targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de σ-clipping par point fixe pour l'estimation de la distribution sous H0 dans le cadre de tests multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563903v1</w:t>
+                <w:t xml:space="preserve">hal-01563994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive robust regression method: Application to galaxy spectrum baseline estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Bacher</w:t>
+                <w:t xml:space="preserve">Competing deterioration processes modeling and RUL estimation based on factorial hidden Markov models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Mathematics and its Applications, Jul 2016, Londres, United Kingdom. pp.108-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462974v1</w:t>
+                <w:t xml:space="preserve">hal-01411405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing deterioration processes modeling and RUL estimation based on factorial hidden Markov models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+                <w:t xml:space="preserve">An adaptive robust regression method: Application to galaxy spectrum baseline estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2016 - 41st IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.4423 - 4427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411405v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump Markov Linear Systems for deterioration modeling and Remaining Useful Life estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+                <w:t xml:space="preserve">Error control for the detection of rare and weak signatures in massive data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1287-1295</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237909v1</w:t>
+                <w:t xml:space="preserve">hal-01198717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error control for the detection of rare and weak signatures in massive data</w:t>
+                <w:t xml:space="preserve">Contrôle des erreurs pour la détection d'événements rares et faibles dans des champs de données massifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
@@ -5051,937 +5064,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198717v1</w:t>
+                <w:t xml:space="preserve">hal-01198721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des erreurs pour la détection d'événements rares et faibles dans des champs de données massifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter estimation for multiple scattering process on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198721v1</w:t>
+                <w:t xml:space="preserve">hal-01655153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for multiple scattering process on the sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Branch Hidden Semi-Markov Modeling for RUL Prognosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAMS 2015 - Annual Reliability and Maintainability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Palm Harbor, FL, United States. pp.122-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS.2015.7105132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655153v1</w:t>
+                <w:t xml:space="preserve">hal-01084379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Branch Hidden Semi-Markov Modeling for RUL Prognosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Approche bayésienne non paramétrique pour l'imagerie de super-résolution PALM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMS 2015 - Annual Reliability and Maintainability Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RAMS.2015.7105132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01084379v1</w:t>
+                <w:t xml:space="preserve">hal-01463145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche bayésienne non paramétrique pour l'imagerie de super-résolution PALM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Bacher</w:t>
+                <w:t xml:space="preserve">Prognosis based on Multi-branch Hidden semi-Markov Models: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guyon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015 - XXVème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01463145v1</w:t>
+                <w:t xml:space="preserve">hal-01237916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognosis based on Multi-branch Hidden semi-Markov Models: A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Jump Markov Linear Systems for deterioration modeling and Remaining Useful Life estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France. pp.91-96</w:t>
+              <w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1287-1295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237916v1</w:t>
+                <w:t xml:space="preserve">hal-01237909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-based multiple change-point detection in multivariate time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Harlé</w:t>
+                <w:t xml:space="preserve">Hidden Markov Models for diagnostics and prognostics of systems under multiple deterioration modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1337-1341</w:t>
+              <w:t xml:space="preserve">ESREL 2014 - 24th European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1197-1204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01844442v1</w:t>
+                <w:t xml:space="preserve">hal-01027509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Models for diagnostics and prognostics of systems under multiple deterioration modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
+                <w:t xml:space="preserve">Non-parametric Bayesian framework for detection of object configurations with large intensity dynamics in highly noisy hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2014 - 24th European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1197-1204</w:t>
+              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1905-1909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027509v1</w:t>
+                <w:t xml:space="preserve">hal-00991388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-parametric Bayesian framework for detection of object configurations with large intensity dynamics in highly noisy hyperspectral data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Meillier</w:t>
+                <w:t xml:space="preserve">Rank-based multiple change-point detection in multivariate time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1905-1909</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1337-1341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991388v1</w:t>
+                <w:t xml:space="preserve">cea-01844442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Bayesian learning for electrical transient classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6032,51 +6032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">von Mises-Fisher approximation of multiple scattering process on the hypersphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,813 +6095,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian marked point process for object detection. Application to MUSE hyperspectral data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Costard</w:t>
+                <w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.SPTM-L2.6</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642152v1</w:t>
+                <w:t xml:space="preserve">hal-00609204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reversible jump MCMC algorithm for Bayesian curve fitting by using smooth transition regression models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian marked point process for object detection. Application to MUSE hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.s/n</w:t>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3628-­3631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00609133v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de galaxies dans les données hyperspectrales MUSE : une approche objet non supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609204v1</w:t>
+                <w:t xml:space="preserve">hal-00639876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian marked point process for object detection. Application to MUSE hyperspectral data</w:t>
+                <w:t xml:space="preserve">Multivariate approach for brain decomposable connectivity networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Costard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3628-­3631</w:t>
+              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.817-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639711v1</w:t>
+                <w:t xml:space="preserve">hal-00639853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de galaxies dans les données hyperspectrales MUSE : une approche objet non supervisée</w:t>
+                <w:t xml:space="preserve">Graphe de connectivité cérébrale et longue dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Costard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639876v1</w:t>
+                <w:t xml:space="preserve">hal-00639898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate approach for brain decomposable connectivity networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reversible jump MCMC algorithm for Bayesian curve fitting by using smooth transition regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.817-820</w:t>
+              <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639853v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphe de connectivité cérébrale et longue dépendance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bayesian marked point process for object detection. Application to MUSE hyperspectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Costard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2011 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.SPTM-L2.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639898v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian curve fitting for transient signals by using smooth transition regression models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7086,51 +7086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2010 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, United States. pp.1198-1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7155,77 +7155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masses des lois multinomiales négatives. Application au traitement d'images polarimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFdS 2010 - 42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7332,51 +7332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Markovian gamma distributions for multitemporal sequences of SAR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Abry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7725,51 +7725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the polarization degree of polarimetric images using Maximum likelihood methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7801,216 +7801,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for multivariate Gamma distributions, application to image registration</w:t>
+                <w:t xml:space="preserve">Parameter estimation for multivariate mixed poisson distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376404v1</w:t>
+                <w:t xml:space="preserve">hal-00376802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for multivariate mixed poisson distributions</w:t>
+                <w:t xml:space="preserve">Parameter estimation for multivariate Gamma distributions, application to image registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Inglada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferrari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00376802v1</w:t>
+                <w:t xml:space="preserve">hal-00376404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPECT/CT registration with the DCC and MC simulations for SPECT imaging</w:t>
               </w:r>
@@ -8293,238 +8293,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tutorial on Multiple Testing: False Discovery Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking the Lyman alpha emission line in the CircumGalactic Medium in MUSE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Mary; R. Flamary; C. Theys and C. Aime. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 78-79, pp.163-178, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/eas/1678008⟩</w:t>
+              <w:t xml:space="preserve">, 78-79, EDP Sciences, pp.233-245, 2016, EAS Publications Series, 978-2-7598-9006-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1678011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079148v1</w:t>
+                <w:t xml:space="preserve">hal-01503524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Lyman alpha emission line in the CircumGalactic Medium in MUSE data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tutorial on Multiple Testing: False Discovery Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Tools for Instrumentation &amp; Signal Processing in Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 78-79, EDP Sciences, pp.233-245, 2016, EAS Publications Series, 978-2-7598-9006-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 78-79, pp.163-178, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/eas/1678008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/eas/1678011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503524v1</w:t>
+                <w:t xml:space="preserve">hal-02079148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Inference for Marked Point Processes in Image Analysis</w:t>
               </w:r>
@@ -8779,51 +8779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Barthelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cascales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Tri Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8991,51 +8991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic regime for impropriety tests of complex random vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9242,51 +9242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambert-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] TR07014, Interuniversity Attraction Pole, Statistics network. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -9781,51 +9781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673321v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3422886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jardillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10117-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122275" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Harl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2566609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15624584" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122575v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/170967" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00638665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001348" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9092-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-062XPVPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.26.227-238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.916047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.896651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang H&#249;ng Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cascales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411405v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237909v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198717v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084379v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105132" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Costard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639853v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639898v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Shirvany" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatelain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inglada" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moreira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079148v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA4E33FF3C59B228FBC6DC972052F7CD09A2A775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04291852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT025H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05408347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673321v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3422886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jardillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10117-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122275" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Harl&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2566609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15624584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/170967" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00638665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001348" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9092-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-062XPVPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.26.227-238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.916047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.896651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang H&#249;ng Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cascales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105132" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Costard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639853v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Shirvany" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatelain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inglada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moreira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA4E33FF3C59B228FBC6DC972052F7CD09A2A775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04291852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT025H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05408347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>