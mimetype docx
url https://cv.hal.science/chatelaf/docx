--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -1018,248 +1018,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Model for Multiple Change-Points Detection in Multivariate Time Series</w:t>
+                <w:t xml:space="preserve">Multi-branch hidden Markov models for remaining useful life estimation of systems under multiple deterioration modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Harlé</w:t>
+                <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Achard</w:t>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2566609⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (5), pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1748006X15624584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394735v1</w:t>
+                <w:t xml:space="preserve">hal-01260906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-branch hidden Markov models for remaining useful life estimation of systems under multiple deterioration modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Model for Multiple Change-Points Detection in Multivariate Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Trung Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Chatelain</w:t>
+                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 230 (5), pp.473-484. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (16), pp.4351-4362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1748006X15624584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2016.2566609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260906v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic Multiple Scattering Processes on Hyperspheres</w:t>
               </w:r>
@@ -1923,239 +1923,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection in the Presence of Speckle Using Multivariate Mixed Poisson Distributions</w:t>
+                <w:t xml:space="preserve">Estimating the polarization degree of polarimetric images in coherent illumination using maximum likelihood methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+                <w:t xml:space="preserve">Muriel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (6), pp.1348-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.26.001348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476653v1</w:t>
+                <w:t xml:space="preserve">hal-00475975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the polarization degree of polarimetric images in coherent illumination using maximum likelihood methods</w:t>
+                <w:t xml:space="preserve">Detection in the Presence of Speckle Using Multivariate Mixed Poisson Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.227-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475975v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise likelihood estimation for multivariate mixed Poisson models generated by Gamma intensities</w:t>
               </w:r>
@@ -2270,51 +2270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de Poisson mélangées multivariées : application à la détection en présence de speckles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (7), pp.1796-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2621,51 +2621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Inglada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (7), pp.1796-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2958,282 +2958,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOSVD Tronquée : Analyse d'une Approximation Tensorielle Rapide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Couillet</w:t>
+                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141428v1</w:t>
+                <w:t xml:space="preserve">hal-04104834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized signal singular spectrum analysis with complex SSA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+                <w:t xml:space="preserve">HOSVD Tronquée : Analyse d'une Approximation Tensorielle Rapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04104834v1</w:t>
+                <w:t xml:space="preserve">hal-04141428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme proximal efficace pour l'approximation Hankel rang faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4701,77 +4701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing deterioration processes modeling and RUL estimation based on factorial hidden Markov models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIMAR 2016 - 9th IMA International Conference on Modelling in Industrial Maintenance and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Mathematics and its Applications, Jul 2016, Londres, United Kingdom. pp.108-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4894,135 +4894,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error control for the detection of rare and weak signatures in massive data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter estimation for multiple scattering process on the sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198717v1</w:t>
+                <w:t xml:space="preserve">hal-01655153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des erreurs pour la détection d'événements rares et faibles dans des champs de données massifs</w:t>
               </w:r>
@@ -5110,165 +5097,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter estimation for multiple scattering process on the sphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Error control for the detection of rare and weak signatures in massive data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacheme Ayasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2015 - 40th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2015 - 23th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655153v1</w:t>
+                <w:t xml:space="preserve">hal-01198717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Branch Hidden Semi-Markov Modeling for RUL Prognosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5410,77 +5410,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognosis based on Multi-branch Hidden semi-Markov Models: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS 2015 - 9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Sep 2015, Paris, France. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5505,77 +5505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jump Markov Linear Systems for deterioration modeling and Remaining Useful Life estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2015 - 25th European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1287-1295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5600,77 +5600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Markov Models for diagnostics and prognostics of systems under multiple deterioration modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2014 - 24th European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.1197-1204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5803,90 +5803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank-based multiple change-point detection in multivariate time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2014 - 22th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Lisbonne, Portugal. pp.1337-1341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,135 +6095,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate approach for brain decomposable connectivity networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t>
+              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.817-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609204v1</w:t>
+                <w:t xml:space="preserve">hal-00639853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian marked point process for object detection. Application to MUSE hyperspectral data</w:t>
               </w:r>
@@ -6393,191 +6393,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate approach for brain decomposable connectivity networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle polynomial par morceaux muni de transitions régulières - Application à la modélisation de signaux transitoires électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2011 - 2011 IEEE Workshop on Statistical Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.817-820</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639853v1</w:t>
+                <w:t xml:space="preserve">hal-00609204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphe de connectivité cérébrale et longue dépendance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gouy-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J.J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6825,135 +6825,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian curve fitting for transient signals by using smooth transition regression models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
+                <w:t xml:space="preserve">Masses des lois multinomiales négatives. Application au traitement d'images polarimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Martin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t>
+              <w:t xml:space="preserve">SFdS 2010 - 42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00511097v1</w:t>
+                <w:t xml:space="preserve">inria-00494739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for a marked point process within a framework of multidimensional shape extraction from remote sensing images</w:t>
               </w:r>
@@ -7149,122 +7136,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masses des lois multinomiales négatives. Application au traitement d'images polarimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bernardoff</w:t>
+                <w:t xml:space="preserve">Bayesian curve fitting for transient signals by using smooth transition regression models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFdS 2010 - 42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">CM 2010 - MFPT 2010 - 7th International Conference on Condition Monitoring and Machinery Failure Prevention Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Stratford-upon-Avon, United Kingdom. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00494739v1</w:t>
+                <w:t xml:space="preserve">hal-00511097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using marked point processes for the change-point problem</w:t>
               </w:r>
@@ -7738,51 +7738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop 2007,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9781,51 +9781,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673321v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3422886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jardillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10117-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122275" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394735v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Harl&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2566609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15624584" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/170967" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00638665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476653v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475975v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001348" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9092-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-062XPVPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.26.227-238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.916047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.896651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang H&#249;ng Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cascales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198717v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105132" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Costard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639853v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Shirvany" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatelain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inglada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moreira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA4E33FF3C59B228FBC6DC972052F7CD09A2A775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04291852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT025H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05408347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331775v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Julo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bonnefoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chatelain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flasseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202453231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673321v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3422886" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291808v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jardillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzenis Koca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-10117-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292013v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13122275" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106561" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078995v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201800103" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Bacher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2688965" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Le" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X15624584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Harl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2566609" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2015.2508932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527724" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacheme Ayasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2403268" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122575v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/170967" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sanquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2234745" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00638665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Descombes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Zerubia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475975v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.26.001348" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476653v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambert-Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-008-9092-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-062XPVPH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.26.227-238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.916047" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2007.896651" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593887v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jouidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104834v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Journ&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flamant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095954" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244889v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang H&#249;ng Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Delinchant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barthelme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cascales" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Herrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755939v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Livache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Zarrouk" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148428v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683518" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563903v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411405v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462974v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655153v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198717v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS.2015.7105132" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237916v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237909v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027509v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991388v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845137v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865968v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Costard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609204v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642152v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481814v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;za Shirvany" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511097v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00399258v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391719v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00290724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chatelain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferrari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376404v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Inglada" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023431v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desbat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moreira" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amblard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lantu&#233;joul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mallet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1678008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EA4E33FF3C59B228FBC6DC972052F7CD09A2A775/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796020v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu S. Stoica" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sigelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639697v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Stoica" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tri Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04291852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011919v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan H. Manton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853909v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT025H" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05408347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>