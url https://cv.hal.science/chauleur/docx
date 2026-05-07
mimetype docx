--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -147,195 +147,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (172)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (165)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives to Synthetic Midurethral Slings in the Surgical Management of Female Stress Urinary Incontinence: Results of a National Survey</w:t>
+                <w:t xml:space="preserve">Prostaglandins versus transcervical balloon for induction of labor for fetal growth restriction: study protocol for a randomized, multicenter, open-label, superiority trial (PROBIN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Poquet</w:t>
+                <w:t xml:space="preserve">Hanane Bouchghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Peyronnet</w:t>
+                <w:t xml:space="preserve">Hugo Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Thuillier</w:t>
+                <w:t xml:space="preserve">Alizée Froeliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Meyer</w:t>
+                <w:t xml:space="preserve">Caroline Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Huchon</w:t>
+                <w:t xml:space="preserve">Marion Kret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00192-025-06513-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12884-026-08709-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549721v1</w:t>
+                <w:t xml:space="preserve">hal-05584487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term Survival of Midurethral Mesh Slings for Women with Stress Urinary Incontinence</w:t>
               </w:r>
@@ -449,22028 +449,21079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors for postpartum depression two months after cesarean delivery: a prospective multicenter study</w:t>
+                <w:t xml:space="preserve">Alternatives to Synthetic Midurethral Slings in the Surgical Management of Female Stress Urinary Incontinence: Results of a National Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizée Froeliger</w:t>
+                <w:t xml:space="preserve">Joris Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
+                <w:t xml:space="preserve">Benoît Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Loussert</w:t>
+                <w:t xml:space="preserve">Caroline Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Bouchghoul</w:t>
+                <w:t xml:space="preserve">François Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laure Sutter-Dallay</w:t>
+                <w:t xml:space="preserve">Cyrille Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 232 (5), pp.491e1-491e11. </w:t>
+              <w:t xml:space="preserve">International Urogynecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2024.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00192-025-06513-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826935v1</w:t>
+                <w:t xml:space="preserve">hal-05549721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal communication and perception of pain in childbirth vocalizations</w:t>
+                <w:t xml:space="preserve">International expert consensus-driven surgical process model for robot-assisted hysterectomy: Delphi study results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Valente</w:t>
+                <w:t xml:space="preserve">Krystel Nyangoh Timoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Magnard</w:t>
+                <w:t xml:space="preserve">Soline Galuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Koutseff</w:t>
+                <w:t xml:space="preserve">Thomas Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Patural</w:t>
+                <w:t xml:space="preserve">Henri Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Chauleur</w:t>
+                <w:t xml:space="preserve">Marc Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
+              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.541-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00464-025-12339-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410790v1</w:t>
+                <w:t xml:space="preserve">hal-05380328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International expert consensus-driven surgical process model for robot-assisted hysterectomy: Delphi study results</w:t>
+                <w:t xml:space="preserve">Vocal communication and perception of pain in childbirth vocalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystel Nyangoh Timoh</w:t>
+                <w:t xml:space="preserve">Daria Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Galuret</w:t>
+                <w:t xml:space="preserve">Cecile Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hébert</w:t>
+                <w:t xml:space="preserve">Alexis Koutseff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Azaïs</w:t>
+                <w:t xml:space="preserve">Hugues Patural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barahona</w:t>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgical Endoscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (1), pp.541-552. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380 (1923), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00464-025-12339-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2024.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380328v1</w:t>
+                <w:t xml:space="preserve">hal-05410790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoxaparin for prevention of unexplained recurrent miscarriage: a multicenter randomized double-blind placebo-controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence and risk factors for postpartum depression two months after cesarean delivery: a prospective multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Froeliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Pasquier</w:t>
+                <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc de Saint Martin</w:t>
+                <w:t xml:space="preserve">Lola Loussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Bouchghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bohec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Bretelle</w:t>
+                <w:t xml:space="preserve">Anne Laure Sutter-Dallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2014-11-610857⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 232 (5), pp.491e1-491e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2024.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822069v1</w:t>
+                <w:t xml:space="preserve">hal-04826935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Nucleic Acid Amplification for Point-of-Care Primary Cervical Cancer Screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artefacts in Hysterectomies with a Special Focus on Vascular Pseudoinvasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Mobarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryame Lamsisi</w:t>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Benlghazi</w:t>
+                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Kouach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moulay Mustapha Ennaji</w:t>
+                <w:t xml:space="preserve">Michel Péoc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v16121852⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics14161833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822104v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometrial biopsy performed before the first in vitro fertilization does not impact the early pregnancy rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunohistochemical and Molecular Characteristics of Anogenital Papillary Hidradenomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cellier</w:t>
+                <w:t xml:space="preserve">Tiphanie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Werlen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Felloni</w:t>
+                <w:t xml:space="preserve">Khaoula Mekhzoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-50715-y⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Dermatopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (2), pp.79-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/DAD.0000000000002603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826950v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbetocin versus oxytocin for the prevention of postpartum haemorrhage during caesarean section in patients at high risk of bleeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Delavallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vaunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Delavallade</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boukerfa-Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 300, pp.206-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2024.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical and Molecular Characteristics of Anogenital Papillary Hidradenomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endometrial biopsy performed before the first in vitro fertilization does not impact the early pregnancy rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mery Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+                <w:t xml:space="preserve">Anne Genod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Sim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauleur</w:t>
+                <w:t xml:space="preserve">Bertrand Felloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Dermatopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/DAD.0000000000002603⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50715-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826932v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artefacts in Hysterectomies with a Special Focus on Vascular Pseudoinvasion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isothermal Nucleic Acid Amplification for Point-of-Care Primary Cervical Cancer Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Lamsisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Benlghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Kacha</w:t>
+                <w:t xml:space="preserve">Jaouad Kouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Dorel</w:t>
+                <w:t xml:space="preserve">Abdelilah Laraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frappé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moulay Mustapha Ennaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2024.01.016⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v16121852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826945v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical characteristics of uterine lipoleiomyomas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+                <w:t xml:space="preserve">Enoxaparin for prevention of unexplained recurrent miscarriage: a multicenter randomized double-blind placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Oumouzoune</w:t>
+                <w:t xml:space="preserve">Luc de Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mousa Mobarki</w:t>
+                <w:t xml:space="preserve">Caroline Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemence Corsetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauleur</w:t>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 260, pp.155462. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (14), pp.2200-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prp.2024.155462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2014-11-610857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822107v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Serum D-dimer is not predictive of placenta-mediated complications in pregnancy at high risk: the multicentric prospective cohort AngioPred study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immunohistochemical characteristics of uterine lipoleiomyomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Hovine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Fatiha Oumouzoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Mobarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Corsetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2024.1391391⟩</w:t>
+              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 260, pp.155462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prp.2024.155462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808014v1</w:t>
+                <w:t xml:space="preserve">hal-04822107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefacts in Hysterectomies with a Special Focus on Vascular Pseudoinvasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Dagher</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Paul Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics14161833⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (7-8), pp.454-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2024.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822105v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of intentions to get vaccinated against influenza, COVID 19, pertussis and to get a future vaccine against respiratory syncytial virus in pregnant women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: Serum D-dimer is not predictive of placenta-mediated complications in pregnancy at high risk: the multicentric prospective cohort AngioPred study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Cubizolles</w:t>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Barjat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauleur</w:t>
+                <w:t xml:space="preserve">Florence Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bruel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.10.067⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1391391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2024.1391391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874585v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Presence of the Autophagic Markers LC3B and Sequestosome 1/p62 in the Hydatidiform Mole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+                <w:t xml:space="preserve">Mode of delivery after labor induction with vaginal dinoprostone versus oral misoprostol for women with unfavorable cervix at term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Delavallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroa Dridi</w:t>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000886⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2023.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826754v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and Costs of Molecular Screening and Treatment for Bacterial Vaginosis to Prevent Preterm Birth: The AuTop Randomized Clinical Trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bretelle</w:t>
+                <w:t xml:space="preserve">Noninvasive diagnostic work-up for suspected acute pulmonary embolism during pregnancy: a systematic review and meta-analysis of individual patient data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milou A.M. Stals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moumneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Loubière</w:t>
+                <w:t xml:space="preserve">Fionnuala Ni Ainle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Desbriere</w:t>
+                <w:t xml:space="preserve">Drahomir Aujesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Dieudonné Loundou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie L. Blanc</w:t>
+                <w:t xml:space="preserve">Thomas van Bemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine Archives of Pediatrics &amp; Adolescent - JAMA Pediatrics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapediatrics.2023.2250⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.606-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2022.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229551v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uterine inflammatory myofibroblastic tumor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+                <w:t xml:space="preserve">EG-VEGF maternal levels predict spontaneous preterm birth in the second and third trimesters in pregnant women with risk factors for placenta-mediated complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojgan Devouassoux-Shisheboran</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prp.2023.154335⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46883-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826872v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EG-VEGF maternal levels predict spontaneous preterm birth in the second and third trimesters in pregnant women with risk factors for placenta-mediated complications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauleur</w:t>
+                <w:t xml:space="preserve">Detection of HPV in urine for cervical cancer screening: Feasibilty of an assay system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Rancon</w:t>
+                <w:t xml:space="preserve">Louise Moniod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Hoffmann</w:t>
+                <w:t xml:space="preserve">Sara Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Lamsisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Mustapha Ennaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.19921. </w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46883-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2023.102631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04534247v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical, pathological, and comprehensive molecular analysis of the uterine clear cell carcinoma: a retrospective national study from TMRG and GINECO network</w:t>
+                <w:t xml:space="preserve">Robotic retroperitoneal para-aortic lymphadenectomy via single-site port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Nigon</w:t>
+                <w:t xml:space="preserve">Elodie Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Lefeuvre-Plesse</w:t>
+                <w:t xml:space="preserve">Clement Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Tiphaine Raia Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12967-023-04264-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2023.102675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390892v1</w:t>
+                <w:t xml:space="preserve">hal-04819788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic retroperitoneal para-aortic lymphadenectomy via single-site port</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical, pathological, and comprehensive molecular analysis of the uterine clear cell carcinoma: a retrospective national study from TMRG and GINECO network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Nigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ballet</w:t>
+                <w:t xml:space="preserve">Claudia Lefeuvre-Plesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Rousseau</w:t>
+                <w:t xml:space="preserve">Alejandra Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Raia Barjat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52, </w:t>
+              <w:t xml:space="preserve">Journal of Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2023.102675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12967-023-04264-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819788v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of HPV in urine for cervical cancer screening: Feasibilty of an assay system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uterine inflammatory myofibroblastic tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guorong Li</w:t>
+                <w:t xml:space="preserve">Mojgan Devouassoux-Shisheboran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Moniod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Chenafi</w:t>
+                <w:t xml:space="preserve">Simona Stolnicu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryame Lamsisi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2023.102631⟩</w:t>
+              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242 (11), pp.154335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prp.2023.154335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817539v1</w:t>
+                <w:t xml:space="preserve">hal-04826872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urine‐based detection of HPV for cervical cancer screening: Time for standardized tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Moniod</w:t>
+                <w:t xml:space="preserve">The Presence of the Autophagic Markers LC3B and Sequestosome 1/p62 in the Hydatidiform Mole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroa Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Benlghazi</w:t>
+                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Clemenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.28737⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (3), pp.301-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817538v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation initiale par la simulation pour les internes français de gynécologie et obstétrique : état des lieux en 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of intentions to get vaccinated against influenza, COVID 19, pertussis and to get a future vaccine against respiratory syncytial virus in pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Lous</w:t>
+                <w:t xml:space="preserve">Charlotte Cubizolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauleur</w:t>
+                <w:t xml:space="preserve">Tiphaine Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Berveiller</w:t>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Botelho-Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2023.05.003⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (49), pp.7342-7347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354607v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tranexamic acid for reduction of blood loss after Caesarean delivery: a cost-effectiveness analysis of the TRAAP2 trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sentilhes</w:t>
+                <w:t xml:space="preserve">Effectiveness and Costs of Molecular Screening and Treatment for Bacterial Vaginosis to Prevent Preterm Birth: The AuTop Randomized Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bénard</w:t>
+                <w:t xml:space="preserve">Sandrine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Madar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alizée Froeliger</w:t>
+                <w:t xml:space="preserve">Raoul Desbriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Petit</w:t>
+                <w:t xml:space="preserve">Anderson Dieudonné Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie L. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2023.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Association pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177 (9), pp.894-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamapediatrics.2023.2250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239999v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum D-dimer is not predictive of placenta-mediated complications in pregnancy at high risk: The multicentric prospective cohort AngioPred study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Hovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1115622. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2023.1115622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Premetastatic Lymph Node Niche in Gynecologic Cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauleur</w:t>
+                <w:t xml:space="preserve">Urine‐based detection of HPV for cervical cancer screening: Time for standardized tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Lamsisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Moniod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Benlghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24044171⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.28737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826874v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Enhanced Recovery After Surgery (ERAS) program in gynecologic oncology and patient satisfaction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation initiale par la simulation pour les internes français de gynécologie et obstétrique : état des lieux en 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fernandez</w:t>
+                <w:t xml:space="preserve">E. Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Trombert-Paviot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. L. Lous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berveiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2022.102528⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Gynécologie Obstétrique Fertilité &amp; Sénologie, 51 (9), p. 393-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2023.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819920v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vNOTEsHC : Hysterectomy by transvaginal natural orifice transluminal endoscopic surgery versus laparoscopic for large uteri: study protocol for a multicentre randomised controlled trial</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tranexamic acid for reduction of blood loss after Caesarean delivery: a cost-effectiveness analysis of the TRAAP2 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sentilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Madar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Froeliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facts, Views and Vision in ObGyn</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2023.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822102v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uterine transarterial embolization as nonsurgical management for uterine rupture following vaginal delivery: A report of two cases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The Premetastatic Lymph Node Niche in Gynecologic Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dumollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Mobarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiology Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radcr.2022.10.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (4), pp.4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24044171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826870v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Enhanced Recovery After Surgery (ERAS) program in gynecologic oncology and patient satisfaction.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">vNOTEsHC : Hysterectomy by transvaginal natural orifice transluminal endoscopic surgery versus laparoscopic for large uteri: study protocol for a multicentre randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Facts, Views and Vision in ObGyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819950v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EG-VEGF maternal levels predict spontaneous preterm birth in the second and third trimesters in pregnant women with risk factors for placenta-mediated complications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Impact of Enhanced Recovery After Surgery (ERAS) program in gynecologic oncology and patient satisfaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Trombert-Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46883-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.102528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2022.102528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808015v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode of delivery after labor induction with vaginal dinoprostone versus oral misoprostol for women with unfavorable cervix at term</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Uterine transarterial embolization as nonsurgical management for uterine rupture following vaginal delivery: A report of two cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Elie Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2023.03.046⟩</w:t>
+              <w:t xml:space="preserve">Radiology Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.322-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radcr.2022.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808025v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive diagnostic work-up for suspected acute pulmonary embolism during pregnancy: a systematic review and meta-analysis of individual patient data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas van Bemmel</w:t>
+                <w:t xml:space="preserve">Autophagic factors in Paget disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Mobarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2022.11.025⟩</w:t>
+              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.154001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prp.2022.154001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498625v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florid Lymphoid Hyperplasia or Lymphoma-like Lesion of the Lower Genital Tract: A 35-Year Literature Review in View of the New WHO Classification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Peoc’h</w:t>
+                <w:t xml:space="preserve">The immune microenvironment of the hydatidiform mole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroa Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kanavaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Clemenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (4), pp.35-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humpath.2021.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04826764v1</w:t>
+                <w:t xml:space="preserve">hal-04826778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">States of mind around a national certification of competence in gynecological cancer surgery in view of a training course</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Venous Thromboembolism Risk Score and Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osasere Edebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Marpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.11.010⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.863612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826742v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of neonatal hypothyroidism in newborns from mothers exposed to CTPA during pregnancy: Ancillary data from a prospective outcome study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venous Thromboembolism Risk Score and Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osasere Edebiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15843⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.863612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789161v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal outcomes for women at risk of preterm delivery given half dose versus full dose of antenatal betamethasone: a randomised, multicentre, double-blind, placebo-controlled, non-inferiority trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Claris</w:t>
+                <w:t xml:space="preserve">Brain Metastases from Gynecologic Malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroa Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dal Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(22)01535-5⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina58040548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872891v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabin pessary to prevent adverse perinatal outcomes in twin pregnancies with a short cervix: a multicenter randomized controlled trial (PESSARONE)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mona Massoud</w:t>
+                <w:t xml:space="preserve">Ovarian mesonephric-like adenocarcinoma: morphological diversity and histogenetic considerations of an unusual tumour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2022.01.038⟩</w:t>
+              <w:t xml:space="preserve">Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.647 - 650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pathol.2021.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03617419v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral node addressin, a ligand for L-selectin is found in tumor cells and in high endothelial venules in endometrial cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Karpathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Sramek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousa Mobarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroa Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prp.2022.153888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian mesonephric-like adenocarcinoma: morphological diversity and histogenetic considerations of an unusual tumour</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Corsini</w:t>
+                <w:t xml:space="preserve">Risk of neonatal hypothyroidism in newborns from mothers exposed to CTPA during pregnancy: Ancillary data from a prospective outcome study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Righini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helia Robert-Ebadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Cremonesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pathol.2021.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.2550 - 2555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822090v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789161v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Metastases from Gynecologic Malignancies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dal Col</w:t>
+                <w:t xml:space="preserve">Neonatal outcomes for women at risk of preterm delivery given half dose versus full dose of antenatal betamethasone: a randomised, multicentre, double-blind, placebo-controlled, non-inferiority trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Doret-Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sentilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina58040548⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 400 (10352), pp.592-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(22)01535-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822089v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venous Thromboembolism Risk Score and Pregnancy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arabin pessary to prevent adverse perinatal outcomes in twin pregnancies with a short cervix: a multicenter randomized controlled trial (PESSARONE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Groussolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sentilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Biquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Massoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.863612⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.S0002-9378(22)00098-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2022.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817533v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03617419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venous Thromboembolism Risk Score and Pregnancy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">States of mind around a national certification of competence in gynecological cancer surgery in view of a training course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marpeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50 (1), pp.100-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.863612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04817505v1</w:t>
+                <w:t xml:space="preserve">hal-04826742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate-dose versus low-dose low-molecular-weight heparin in pregnant and post-partum women with a history of venous thromboembolism (Highlow study): an open-label, multicentre, randomised, controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florid Lymphoid Hyperplasia or Lymphoma-like Lesion of the Lower Genital Tract: A 35-Year Literature Review in View of the New WHO Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanke M G Wiegers</w:t>
+                <w:t xml:space="preserve">David Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fionnuala Ní Áinle</w:t>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Tardy</w:t>
+                <w:t xml:space="preserve">Ahmed Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0140-6736(22)02128-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (5), pp.459-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817534v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain and satisfaction in women induced by vaginal dinoprostone, double balloon catheter and oral misoprostol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Druenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Semay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (10), pp.102484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jogoh.2022.102484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of Indocyanine Green Compared to 99mTc-Nanocolloids for Sentinel Lymph Node Detection in Early Vulvar Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camélia Benmoulay-Rigollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Karpathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prevot-Bitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mellie Heinemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Trombert-Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.8084 - 8092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/curroncol29110638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Urine for Human papillomavirus-related Cervical Cancer Prevention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologic diversity of the endometrial gastrointestinal-type adenocarcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryame Lamsisi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mathonat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroa Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fvl-2021-0246⟩</w:t>
+              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230, pp.153759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prp.2022.153759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822097v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic diversity of the endometrial gastrointestinal-type adenocarcinoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The Potential of Urine for Human papillomavirus-related Cervical Cancer Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Lamsisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guorong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Mustapha Ennaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prp.2022.153759⟩</w:t>
+              <w:t xml:space="preserve">Future Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.495 - 508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fvl-2021-0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826739v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of surgical treatment of genital prolapse using synthetic mesh in an outpatient procedure and patient satisfaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermediate-dose versus low-dose low-molecular-weight heparin in pregnant and post-partum women with a history of venous thromboembolism (Highlow study): an open-label, multicentre, randomised, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q Reboul</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ingrid M Bistervels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Buchmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanke M G Wiegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionnuala Ní Áinle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2022.102312⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 400 (10365), pp.1777 - 1787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0140-6736(22)02128-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819867v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian mesonephric-like adenocarcinoma: morphological diversity and histogenetic considerations of an unusual tumour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Evaluation of surgical treatment of genital prolapse using synthetic mesh in an outpatient procedure and patient satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Aunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pathol.2021.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2022.102312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826788v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pain and satisfaction in women induced by vaginal dinoprostone, double balloon catheter and oral misoprostol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Druenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Semay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jogoh.2022.102484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tranexamic acid for the prevention of blood loss after cesarean among women with twins: a secondary analysis of the TRAnexamic Acid for Preventing Postpartum Hemorrhage Following a Cesarean Delivery randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sentilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Madar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëla Le Lous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Victoire Senat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 227 (6), pp.889.e1-889.e17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajog.2022.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune microenvironment of the hydatidiform mole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Clemenson</w:t>
+                <w:t xml:space="preserve">MRI accuracy and interobserver agreement in locally advanced cervix carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Russel-Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tinquaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humpath.2021.12.002⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (1125), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20210197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826778v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagic factors in Paget disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Ovarian mesonephric-like adenocarcinoma: morphological diversity and histogenetic considerations of an unusual tumour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trombert Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prp.2022.154001⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (9), pp.653-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826711v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soins et qualité de vie des femmes de moins de 75 ans relevant d’une prise en charge chirurgicale pour incontinence urinaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the impact of an expectant management in case of abnormally progressing first-stage labor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boukerfa-Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Dussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Trombert-Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.01.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.362-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2021.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819960v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immune microenvironment of the hydatidiform mole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vascular Pseudoinvasion After Endometrial Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humpath.2021.12.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (6), pp.597-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822096v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balloon catheter vs oxytocin alone for induction of labor in women with one previous cesarean section and an unfavorable cervix: a multicenter, retrospective study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CD56 is Expressed in Uterine Smooth Muscle Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00404-021-06298-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.315-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826868v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Pseudoinvasion After Endometrial Ablation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tranexamic Acid for the Prevention of Blood Loss after Cesarean Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sentilhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sénat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëla Le Lous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000748⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384 (17), pp.1623-1634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2028788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826713v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD56 is Expressed in Uterine Smooth Muscle Tumors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the clinical probability of pulmonary embolism during pregnancy: The Pregnancy‐Adapted Geneva (PAG) score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helia Robert‐ebadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.3044 - 3050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826693v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tranexamic Acid for the Prevention of Blood Loss after Cesarean Delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rozenberg</w:t>
+                <w:t xml:space="preserve">Balloon catheter vs oxytocin alone for induction of labor in women with one previous cesarean section and an unfavorable cervix: a multicenter, retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Secchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gobillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ghenassia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2028788⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 306 (2), pp.379-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00404-021-06298-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238593v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the clinical probability of pulmonary embolism during pregnancy: The Pregnancy‐Adapted Geneva (PAG) score</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeannot Schmidt</w:t>
+                <w:t xml:space="preserve">The immune microenvironment of the hydatidiform mole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroa Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kanavaros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Clemenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15521⟩</w:t>
+              <w:t xml:space="preserve">Human Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 120, pp.35 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humpath.2021.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822095v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutaneous mammary loxoscelism: An unknown cause of breast inflammation: A case report and review of the literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parcours de soins et qualité de vie des femmes de moins de 75 ans relevant d’une prise en charge chirurgicale pour incontinence urinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Trombert Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anplas.2021.09.002⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.653 - 659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826756v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachytherapy HDR in locally advanced cervical cancers from IB2 to IIIC2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cutaneous mammary loxoscelism: An unknown cause of breast inflammation: A case report and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moniod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Chirurgie Plastique Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (6), pp.476-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anplas.2021.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817542v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours de soins et qualité de vie des femmes de moins de 75 ans relevant d’une prise en charge chirurgicale pour incontinence urinaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauleur</w:t>
+                <w:t xml:space="preserve">Brachytherapy HDR in locally advanced cervical cancers from IB2 to IIIC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer/Radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819948v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXA1 Expression by Immunohistochemistry in Carcinosarcomas of the Endometrium and Ovary/Fallopian Tube</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Parcours de soins et qualité de vie des femmes de moins de 75 ans relevant d’une prise en charge chirurgicale pour incontinence urinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Savall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Trombert Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Peoc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000772⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.653 - 659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826736v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D deficiency during late pregnancy mediates placenta-associated complications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+                <w:t xml:space="preserve">Cervical ripening in prolonged pregnancies by silicone double balloon catheter versus vaginal dinoprostone slow release system: The MAGPOP randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diguisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Le Gouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-00250-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.e1003448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504054v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cervical ripening in prolonged pregnancies by silicone double balloon catheter versus vaginal dinoprostone slow release system: The MAGPOP randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Parant</w:t>
+                <w:t xml:space="preserve">Vitamin D deficiency during late pregnancy mediates placenta-associated complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Thibaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pmed.1003448⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.20708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-00250-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355211v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of an expectant management in case of abnormally progressing first-stage labor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FOXA1 Expression by Immunohistochemistry in Carcinosarcomas of the Endometrium and Ovary/Fallopian Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dal Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2021.01.041⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (6), pp.611-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/PGP.0000000000000772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826737v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian mesonephric-like adenocarcinoma: morphological diversity and histogenetic considerations of an unusual tumour</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Histologic Findings of Uterine Niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroa Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Baillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.01.009⟩</w:t>
+              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154 (5), pp.645-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcp/aqaa080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826760v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI accuracy and interobserver agreement in locally advanced cervix carcinoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Sotton</w:t>
+                <w:t xml:space="preserve">In vivo and ex vivo confocal microscopy for the evaluation of surgical margins of melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Belgrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Labeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20210197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbio.202000179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826687v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of a uterine broad ligament leiomyoma in a patient with CLOVES syndrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of multidisciplinary tumour board in the management of ovarian carcinoma in the first‐line setting. Exhaustive analysis from the Rhone‐Alpes region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Ferraioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Meeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Bakrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prp.2020.153285⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.13313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819939v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental fingerprint of human amniotic fluids and relationship with potential sources of maternal exposure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Uterine Plexiform Lesions Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Clemenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2020.126477⟩</w:t>
+              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 154 (2), pp.178-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcp/aqaa054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496639v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immune checkpoints CTLA-4 and PD-L1 in carcinomas of the uterine cervix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Karpathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousa Mobarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peoc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 216 (1), pp.152782. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prp.2019.152782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Uterine Plexiform Lesions Revisited</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elemental fingerprint of human amniotic fluids and relationship with potential sources of maternal exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Papoudou-Bai</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Prieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcp/aqaa054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Trace Elements in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60, pp.126477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtemb.2020.126477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826701v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunohistochemical analysis of CD3, PD-L1, and CTLA-4 expression in carcinosarcomas of the gynecological tract and their metastases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Molecular analysis of a uterine broad ligament leiomyoma in a patient with CLOVES syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Karpathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 216 (8), pp.153028. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prp.2020.153028⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 216 (12), pp.153285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prp.2020.153285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826762v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathology of the Fallopian Tube: Tubal Involvement by Ovarian Tumors and Incidental Findings in the Nontumoral Setting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">An immunohistochemical analysis of CD3, PD-L1, and CTLA-4 expression in carcinosarcomas of the gynecological tract and their metastases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Karpathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dal Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroa Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Hathroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000505406⟩</w:t>
+              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (8), pp.153028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prp.2020.153028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826768v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histologic findings in hysterectomies after endometrial ablation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Pathology of the Fallopian Tube: Tubal Involvement by Ovarian Tumors and Incidental Findings in the Nontumoral Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Karpathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melany Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Clemenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prp.2020.152992⟩</w:t>
+              <w:t xml:space="preserve">Pathobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000505406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826690v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of the Covid-19 pandemic among pregnant women in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Azria</w:t>
+                <w:t xml:space="preserve">Histologic findings in hysterectomies after endometrial ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dal Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroa Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101826⟩</w:t>
+              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (8), pp.152992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prp.2020.152992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869022v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and ex vivo confocal microscopy for the evaluation of surgical margins of melanoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douchet</w:t>
+                <w:t xml:space="preserve">A snapshot of the Covid-19 pandemic among pregnant women in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bretelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbio.202000179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (7), pp.101826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822066v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of multidisciplinary tumour board in the management of ovarian carcinoma in the first‐line setting. Exhaustive analysis from the Rhone‐Alpes region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Splenic tissue in the ovary: Splenosis, accessory spleen or spleno-gonadal fusion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecc.13313⟩</w:t>
+              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 215 (9), pp.152546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prp.2019.152546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822078v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histologic Findings of Uterine Niches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Randomized comparison between indocyanine green fluorescence plus 99mtechnetium and 99mtechnetium alone methods for sentinel lymph node biopsy in breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcp/aqaa080⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-43473-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826710v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P004: Hydroxychloroquine for prevention of recurrent miscarriage: study protocol of an ongoing French multicenter randomized placebo-controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bretelle</w:t>
+                <w:t xml:space="preserve">A prospective, randomized study evaluating the pain felt during intrauterine device insertion by the direct technique vs conventional technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djazia Rahou Aissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0049-3848(19)30099-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.719 - 725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02444342v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovarian neuroendocrine carcinoma of metastatic origin: clues for diagnosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A prospective, randomized study evaluating the pain felt during intrauterine device insertion by the direct technique vs conventional technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vermesch</w:t>
+                <w:t xml:space="preserve">Djazia Rahou Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Stachowicz</w:t>
+                <w:t xml:space="preserve">Delphine Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humpath.2018.08.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.719 - 725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822092v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual estimation of postpartum blood loss during a simulation training: A prospective study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+                <w:t xml:space="preserve">La chirurgie ambulatoire du cancer du sein : étude de satisfaction des patientes et place du médecin traitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulliard Poulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gocko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2019.101673⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.619 - 626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822098v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senhance 3-mm robot-assisted surgery: experience on first 14 patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Montlouis-Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Barabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Robotic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13, pp.643 - 647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11701-019-00955-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective, randomized study evaluating the pain felt during intrauterine device insertion by the direct technique vs conventional technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual estimation of postpartum blood loss during a simulation training: A prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Scalabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 48, pp.719 - 725. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2019.101673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2019.05.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04819809v1</w:t>
+                <w:t xml:space="preserve">hal-04822098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chirurgie ambulatoire du cancer du sein : étude de satisfaction des patientes et place du médecin traitant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Gocko</w:t>
+                <w:t xml:space="preserve">Ovarian neuroendocrine carcinoma of metastatic origin: clues for diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouteille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Matias-Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Mobarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vermesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Stachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.07.016⟩</w:t>
+              <w:t xml:space="preserve">Human Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85, pp.309 - 312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humpath.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487558v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective, randomized study evaluating the pain felt during intrauterine device insertion by the direct technique vs conventional technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+                <w:t xml:space="preserve">P004: Hydroxychloroquine for prevention of recurrent miscarriage: study protocol of an ongoing French multicenter randomized placebo-controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2019.05.010⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.S7-S8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(19)30099-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489306v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxychloroquine for prevention of recurrent miscarriage: study protocol for a multicentre randomised placebo-controlled trial BBQ study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc de Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Marhic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (3), pp.e025649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-025649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could the YEARS algorithm be used to exclude pulmonary embolism during pregnancy? Data from the CT‐PE‐pregnancy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cusson‐dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Moumneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17, pp.1329 - 1334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jth.14483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition of bleeding events in studies evaluating prophylactic antithrombotic therapy in pregnant women: A systematic review and a proposal from the ISTH SSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Willem Kamphuisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fionnuala Ni Ainle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Verhamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (11), pp.1979-1988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jth.14576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomized comparison between indocyanine green fluorescence plus 99mtechnetium and 99mtechnetium alone methods for sentinel lymph node biopsy in breast cancer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagnosis of Pulmonary Embolism During Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Righini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helia Robert-Ebadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-43473-3⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (11), pp.766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M18-1670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819808v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splenic tissue in the ovary: Splenosis, accessory spleen or spleno-gonadal fusion?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Saint Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology - Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prp.2019.152546⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819954v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intravascular Lymphocytic Accumulation in the Uterine Cervix: A Frequent Finding</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pregnancy outcome in Turner syndrome: A French multi-center study after the 2009 guidelines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Parinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Bettiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Letur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/pgp.0000000000000407⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 229, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822103v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of CD3, PD-L1 and CTLA-4 in mammary and extra-mammary Paget disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Benefit of Risk Score-Guided Prophylaxis in Pregnant Women at Risk of Thrombotic Events: A Controlled Before-and-After Implementation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00262-018-2189-x⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (09), pp.1564-1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0038-1668524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819945v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Treated In Higher Volume Hospitals Leads To Longer Progression-Free Survival For Epithelial Ovarian Carcinoma Patients in the Rhone-Alpes region of France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of CD3, PD-L1 and CTLA-4 in mammary and extra-mammary Paget disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Hathroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Habougit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-017-2802-2⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (8), pp.1297-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00262-018-2189-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01670155v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Risk Score-Guided Prophylaxis in Pregnant Women at Risk of Thrombotic Events: A Controlled Before-and-After Implementation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Intravascular Lymphocytic Accumulation in the Uterine Cervix: A Frequent Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dal Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peoc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0038-1668524⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.229 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/pgp.0000000000000407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817519v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy outcome in Turner syndrome: A French multi-center study after the 2009 guidelines.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hystérectomie par voie vaginale en ambulatoire : étude de faisabilité et de satisfaction des patientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (2), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620548v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Pulmonary Embolism During Pregnancy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Moigne</w:t>
+                <w:t xml:space="preserve">FOXA1 is expressed in ovarian mucinous neoplasms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melany Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Mobarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/M18-1670⟩</w:t>
+              <w:t xml:space="preserve">Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.271 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pathol.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057733v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hystérectomie par voie vaginale en ambulatoire : étude de faisabilité et de satisfaction des patientes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angiogenic factors for prediction of preeclampsia and intrauterine growth restriction onset in high-risk women: AngioPred study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Prieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.12.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1--10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2017.1378325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04819919v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefit of Risk Score-Guided Prophylaxis in Pregnant Women at Risk of Thrombotic Events: A Controlled Before-and-After Implementation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Eccrine Poroma of the Vulva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bertoletti</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mousa Mobarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Dermatopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359956v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of small‐for‐gestational‐age neonate by third‐trimester fetal biometry and impact of ultrasound–delivery interval</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Comment je préviens les infections de paroi après césarienne chez des patientes obèses en 2017 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/uog.15959⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.619 - 622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822094v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of small-for-gestational-age neonate by third-trimester fetal biometry and impact of ultrasound-delivery interval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Wu</w:t>
+                <w:t xml:space="preserve">Eosinophilic Cells, Autoimplants, Degree of Cellular Proliferation, and Adenofibroma Pattern are Important Histologic Findings in Ovarian Borderline Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Karpathiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melany Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fressia Honeyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Casteillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/uog.15959⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.447 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/pgp.0000000000000361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077414v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eosinophilic Cells, Autoimplants, Degree of Cellular Proliferation, and Adenofibroma Pattern are Important Histologic Findings in Ovarian Borderline Tumors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Prediction of small‐for‐gestational‐age neonate by third‐trimester fetal biometry and impact of ultrasound–delivery interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delabaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z C Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Casteillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gynecological Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/pgp.0000000000000361⟩</w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.372 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/uog.15959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822071v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angiogenic factors for prediction of preeclampsia and intrauterine growth restriction onset in high-risk women: AngioPred study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Tissue factor pathway inhibitor for prediction of placenta-mediated adverse pregnancy outcomes in high-risk women: AngioPred study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Di Bartolomeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvy Laporte</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Noblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14767058.2017.1378325⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800200v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXA1 is expressed in ovarian mucinous neoplasms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">FOXA1 in HPV associated carcinomas: Its expression in carcinomas of the head and neck and of the uterine cervix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Karpathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Casteillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousa Mobarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauleur</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Dumollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pathol.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Molecular Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.230 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexmp.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822074v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eccrine Poroma of the Vulva</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Relationship between Plasma D-Dimer Concentration and Three-Dimensional Ultrasound Placental Volume in Women at Risk for Placental Vascular Diseases: A Monocentric Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Douchet</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Stadler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Presles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Dermatopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0156593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819941v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment je préviens les infections de paroi après césarienne chez des patientes obèses en 2017 ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Place du vert d’indocyanine couplée à l’imagerie par fluorescence dans la recherche du ganglion sentinelle du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vermersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P Mathevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103, pp.381 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819940v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue factor pathway inhibitor for prediction of placenta-mediated adverse pregnancy outcomes in high-risk women: AngioPred study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Enoxaparin and Aspirin Compared With Aspirin Alone to Prevent Placenta-Mediated Pregnancy Complications: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Chitrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Houfflin-Debarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Noblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173596⟩</w:t>
+              <w:t xml:space="preserve">Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128 (5), pp.1053 - 1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AOG.0000000000001673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877092v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXA1 in HPV associated carcinomas: Its expression in carcinomas of the head and neck and of the uterine cervix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Dumollard</w:t>
+                <w:t xml:space="preserve">Low-molecular-weight heparin to prevent recurrent venous thromboembolism in pregnancy: Rationale and design of the Highlow study, a randomised trial of two doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne M Bleker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Buchmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fionnuala Ní Áinle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Molecular Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexmp.2017.02.010⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.62 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04822064v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXA1 in HPV associated carcinomas: Its expression in carcinomas of the head and neck and of the uterine cervix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Dumollard</w:t>
+                <w:t xml:space="preserve">Influence d’un traitement anticoagulant pendant la grossesse sur l’anesthésie per-partum et les modalités d’accouchement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Boilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Molecular Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexmp.2017.02.010⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.502 - 508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04822073v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du vert d’indocyanine couplée à l’imagerie par fluorescence dans la recherche du ganglion sentinelle du cancer du sein</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Menace d’accouchement prématuré : reproductibilité du test de détection de la PAMG-1 avant, puis après toucher vaginal et cervicométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Werlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Raia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Di Bartolomeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.01.015⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.640 - 645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819928v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Plasma D-Dimer Concentration and Three-Dimensional Ultrasound Placental Volume in Women at Risk for Placental Vascular Diseases: A Monocentric Prospective Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La césarienne vaginale doit-elle toujours se pratiquer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Noblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Noblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156593⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43, pp.402 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2015.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904895v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoxaparin and Aspirin Compared With Aspirin Alone to Prevent Placenta-Mediated Pregnancy Complications: A Randomized Controlled Trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">À l’ère de l’automédication, que savent les femmes enceintes des anti-inflammatoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Hassoun-Barhamji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obstetrics and Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/AOG.0000000000001673⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.369 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2015019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900637v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-molecular-weight heparin to prevent recurrent venous thromboembolism in pregnancy: Rationale and design of the Highlow study, a randomised trial of two doses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Donnelly</w:t>
+                <w:t xml:space="preserve">Recombinant human FVIIa for reducing the need for invasive second-line therapies in severe refractory postpartum hemorrhage: a multicenter, randomized, open controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lavigne-Lissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roger-Christoph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.520 - 529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822077v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La césarienne vaginale doit-elle toujours se pratiquer ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Training program for the management of two obstetric emergencies within a French perinatal care network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Raia-Barjat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Noblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Lajeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2015.03.019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 189, pp.101-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2015.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817527v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menace d’accouchement prématuré : reproductibilité du test de détection de la PAMG-1 avant, puis après toucher vaginal et cervicométrie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frequency, causes and risk factors of postpartum haemorrhage: a population-based study in 106 French maternity units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. C. Rudigoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.244-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04819799v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’ère de l’automédication, que savent les femmes enceintes des anti-inflammatoires ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Alcool et grossesse Intérêt d'un auto-questionnaire de dépistage Étude populationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lherault Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819956v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training program for the management of two obstetric emergencies within a French perinatal care network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Weiss</w:t>
+                <w:t xml:space="preserve">La liaison hôpital–PMI dans la Loire : état des lieux et optimisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lavaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2015.03.019⟩</w:t>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.62 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04819810v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant human FVIIa for reducing the need for invasive second-line therapies in severe refractory postpartum hemorrhage: a multicenter, randomized, open controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing the need for invasive second-line therapies in severe refractory postpartum haemorrhage with rhuFVIIa: A multicenter, randomized, open controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13 (4), pp.520 - 529. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938275v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un traitement anticoagulant pendant la grossesse sur l’anesthésie per-partum et les modalités d’accouchement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvy Laporte</w:t>
+                <w:t xml:space="preserve">OSNA (One-Step nucleic acid amplification) sentinel lymph node intraoperative molecular analysis in breast cancer: a cost-benefit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khaddage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Douchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817492v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liaison hôpital–PMI dans la Loire : état des lieux et optimisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Rétention aiguë d’urine et grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-R Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Seffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpp.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.265 - 268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819946v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the need for invasive second-line therapies in severe refractory postpartum haemorrhage with rhuFVIIa: A multicenter, randomized, open controlled trial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Thromboprophylaxie pendant la grossesse et le post-partum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Raia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.1251 - 1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822087v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency, causes and risk factors of postpartum haemorrhage: a population-based study in 106 French maternity units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Colin</w:t>
+                <w:t xml:space="preserve">Infiltration peropératoire de lévobupivacaïne après césariennes : étude randomisée en double insu contre placebo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Forgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Seffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.25 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annfar.2012.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071542v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et grossesse Intérêt d'un auto-questionnaire de dépistage Étude populationnelle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude préliminaire du diagnostic d’engagement par une échographie transpérinéale avant une extraction instrumentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Aouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.346 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819952v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thromboprophylaxie pendant la grossesse et le post-partum</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Practices for management of grave postpartum haemorrhage after vaginal delivery: A population-based study in 106 French maternity units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deneux-Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2013.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.279--289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04819790v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rétention aiguë d’urine et grossesse</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude prospective randomisée protocoles agonistes long versus court chez les patientes mauvaises répondeuses en fécondation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Chatillon-Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Genod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Denis-Belicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Felloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 41, pp.265 - 268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 40, pp.652 - 657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04819802v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infiltration peropératoire de lévobupivacaïne après césariennes : étude randomisée en double insu contre placebo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Seffert</w:t>
+                <w:t xml:space="preserve">Intérêt et performances d’un pelvitrainer portable pour l’entraînement à la laparoscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Langeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annfar.2012.10.035⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (7-8), pp.396-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819778v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSNA (One-Step nucleic acid amplification) sentinel lymph node intraoperative molecular analysis in breast cancer: a cost-benefit analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actualités sur les facteurs de risque et la prévention des complications thrombotiques de la grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Seffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mismetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.301 - 307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819793v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude prospective randomisée protocoles agonistes long versus court chez les patientes mauvaises répondeuses en fécondation in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Chene</w:t>
+                <w:t xml:space="preserve">Analyse anthropométrique du bassin obstétrical datant du Néolithique : conséquences obstétricales. Étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Raia-Barjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-S. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amouzougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 40, pp.652 - 657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.08.025⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.614-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817508v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et performances d’un pelvitrainer portable pour l’entraînement à la laparoscopie</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Addition of enoxaparin to aspirin for the secondary prevention of placental vascular complications in women with severe pre-eclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Golfier</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.02.013⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.1053 - 1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/th11-05-0340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04822093v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices for management of grave postpartum haemorrhage after vaginal delivery: A population-based study in 106 French maternity units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Touzet</w:t>
+                <w:t xml:space="preserve">Addition of enoxaparin to aspirin for the secondary prevention of placental vascular complications in women with severe pre-eclampsia The pilot randomised controlled NOH-PE trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fabbro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (6), pp.1053-1061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/th11-05-0340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296999v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités sur les facteurs de risque et la prévention des complications thrombotiques de la grossesse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mise au point sur les antithrombotiques et la grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Mismetti</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mismetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2012.02.007⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66, pp.437 - 443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2515/therapie/2011061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817513v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préliminaire du diagnostic d’engagement par une échographie transpérinéale avant une extraction instrumentale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G Chêne</w:t>
+                <w:t xml:space="preserve">Diagnostic anténatal et prise en charge des extrophies vésicales isolées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Furtos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Seffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2012.03.005⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.624 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2010.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817525v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of enoxaparin to aspirin for the secondary prevention of placental vascular complications in women with severe pre-eclampsia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Étude de l’appropriation des recommandations pour la pratique clinique sur la prévention de la maladie thromboembolique maternelle post-césarienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819798v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of enoxaparin to aspirin for the secondary prevention of placental vascular complications in women with severe pre-eclampsia The pilot randomised controlled NOH-PE trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Fabbro-Peray</w:t>
+                <w:t xml:space="preserve">Paternal endothelial protein C receptor 219Gly variant as a mild and limited risk factor for deep vein thrombosis during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe P Galanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cochery‐nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1160/th11-05-0340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.707 - 713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2010.03770.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646433v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point sur les antithrombotiques et la grossesse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enoxaparin for the secondary prevention of placental vascular complications in women with abruptio placentae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2515/therapie/2011061⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.771 - 779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/th10-03-0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817496v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse anthropométrique du bassin obstétrical datant du Néolithique : conséquences obstétricales. Étude préliminaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Observational study of pregnant women with a previous spontaneous abortion before the 10th gestation week with and without antiphospholipid antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cochery‐nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fabbro‐peray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2011.07.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.699 - 706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2010.03747.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04822067v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the Delphi method to facilitate antithrombotics prescription during pregnancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 126, pp.88 - 92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.thromres.2010.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational study of pregnant women with a previous spontaneous abortion before the 10th gestation week with and without antiphospholipid antibodies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifaceted intervention to decrease the rate of severe postpartum haemorrhage: the PITHAGORE6 cluster-randomised controlled trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deneux-Tharaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2010.03747.x⟩</w:t>
+              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (10), pp.1278-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2010.02648.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817532v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00496805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal endothelial protein C receptor 219Gly variant as a mild and limited risk factor for deep vein thrombosis during pregnancy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Qualité de vie après cure d’incontinence urinaire d’effort : comparaison de trois techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Mercier</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2010.03770.x⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.3 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819796v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoxaparin for the secondary prevention of placental vascular complications in women with abruptio placentae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Identification of Factors Influencing the Decision-to-Delivery Interval in Emergency Caesarean Sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Furtos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nourrissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Seffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1160/th10-03-0167⟩</w:t>
+              <w:t xml:space="preserve">Gynecologic and Obstetric Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000XXXXXX⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819955v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’appropriation des recommandations pour la pratique clinique sur la prévention de la maladie thromboembolique maternelle post-césarienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La dystocie des épaules : analyse descriptive sur dix années dans une maternité de niveau III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Patural</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques &amp; qualité en milieu de soins</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.300 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2009.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819804v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted intervention to decrease the rate of severe postpartum haemorrhage: the PITHAGORE6 cluster-randomised controlled trial.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Touzet</w:t>
+                <w:t xml:space="preserve">The A6936G polymorphism of the endothelial protein C receptor gene is associated with the risk of unexplained foetal loss in Mediterranean European couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mismetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lissalde-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJOG: An International Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1471-0528.2010.02648.x⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.656 - 667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/th-09-04-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00496805v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Delphi method to facilitate antithrombotics prescription during pregnancy.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Varlet</w:t>
+                <w:t xml:space="preserve">Diagnostic anténatal de mégavessie au premier trimestre de la grossesse. Étude rétrospective sur six années</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-N Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Clemenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2010.01.012⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.115 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2008.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927714v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic anténatal et prise en charge des extrophies vésicales isolées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Seffert</w:t>
+                <w:t xml:space="preserve">The A6936G polymorphism of the endothelial protein C receptor gene is associated with the risk of unexplained foetal loss in Mediterranean European couples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2010.08.027⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (4), pp.656-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/TH-09-04-0224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817510v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00439708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dystocie des épaules : analyse descriptive sur dix années dans une maternité de niveau III</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Neonatal outcomes and four-year follow-up after spontaneous or iatrogenic preterm prelabor rupture of membranes before 24 weeks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Chauleur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817530v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Factors Influencing the Decision-to-Delivery Interval in Emergency Caesarean Sections</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
+                <w:t xml:space="preserve">Facteurs de risque d’exposition de prothèse dans les cures de prolapsus génital par voie vaginale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Guillibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Seffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynecologic and Obstetric Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000XXXXXX⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.470 - 475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2009.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817529v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The A6936G polymorphism of the endothelial protein C receptor gene is associated with the risk of unexplained foetal loss in Mediterranean European couples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éva Cochery-Nouvellon</w:t>
+                <w:t xml:space="preserve">Feasibility of an easy-to-use risk score in the prevention of venous thromboembolism and placental vascular complications in pregnant women: A prospective cohort of 2736 women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1160/th-09-04-0224⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 122, pp.478 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2007.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817531v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic anténatal de mégavessie au premier trimestre de la grossesse. Étude rétrospective sur six années</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Clemenson</w:t>
+                <w:t xml:space="preserve">Facteurs de risque de récidive des cancers du sein traités par chirurgie conservatrice : à propos de 254 cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Khaddage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2008.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37, pp.170 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2007.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04819957v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The A6936G polymorphism of the endothelial protein C receptor gene is associated with the risk of unexplained foetal loss in Mediterranean European couples.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the venous thromboembolic risk associated with severe postpartum haemorrhage in the NOHA First cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 102 (4), pp.656-67. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 100 (5), pp.773-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00439708v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00439736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal outcomes and four-year follow-up after spontaneous or iatrogenic preterm prelabor rupture of membranes before 24 weeks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celine Chauleur</w:t>
+                <w:t xml:space="preserve">Troubles hydroélectrolytiques pendant la grossesse : Complications maternelles et fœtales (à propos d'un cas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817523v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque d’exposition de prothèse dans les cures de prolapsus génital par voie vaginale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
+                <w:t xml:space="preserve">Prise en charge des carcinomes mammaires infiltrants entre 1985 et 2005 au CHU de Saint-Etienne : apport du dépistage par mammographie. Étude rétrospective de 473 patientes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Trombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Seffert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 37, pp.470 - 475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2009.04.010⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 36, pp.151 - 158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2007.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819812v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie après cure d’incontinence urinaire d’effort : comparaison de trois techniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Feasibility of an easy-to-use risk score in the prevention of venous thromboembolism and placental vascular complications in pregnant women: a prospective cohort of 2736 women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Savary</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2008.09.020⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 122 (4), pp.478-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2007.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819959v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00439765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge des carcinomes mammaires infiltrants entre 1985 et 2005 au CHU de Saint-Etienne : apport du dépistage par mammographie. Étude rétrospective de 473 patientes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of the venous thromboembolic risk associated with severe postpartum haemorrhage in the NOHA First cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2007.12.005⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.773 - 779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/th08-06-0376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817526v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles hydroélectrolytiques pendant la grossesse : Complications maternelles et fœtales (à propos d'un cas)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some hemostasis variables at the end of the population distributions are risk factors for severe postpartum hemorrhages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cochery‐nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Fabbro‐peray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.2067 - 2074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1538-7836.2008.03168.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04819785v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the venous thromboembolic risk associated with severe postpartum haemorrhage in the NOHA First cohort.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Enquête sur la prévention de la maladie thromboembolique maternelle après la publication des Recommandations pour la pratique clinique (RPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Seffert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.23 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2007.07.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00439736v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious primary post-partum hemorrhage, arterial embolization and future fertility: a retrospective study of 46 cases.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Larchez</w:t>
+                <w:t xml:space="preserve">Easy-to-use risk score in prevention of venous thromboembolism and placental vascular complications in pregnant women: Response from Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvy Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Decousus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/den122⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 122, pp.717 - 718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2008.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00440351v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of an easy-to-use risk score in the prevention of venous thromboembolism and placental vascular complications in pregnant women: A prospective cohort of 2736 women</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvy Laporte</w:t>
+                <w:t xml:space="preserve">Serious primary post-partum hemorrhage, arterial embolization and future fertility: a retrospective study of 46 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Tourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Larchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2007.12.020⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23, pp.1553 - 1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/den122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04817524v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque de récidive des cancers du sein traités par chirurgie conservatrice : à propos de 254 cas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Prophylaxis of thromboembolic disease in obstetrics after the French guidelines publication]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seffert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2007.11.027⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2007.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817517v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00440346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of an easy-to-use risk score in the prevention of venous thromboembolism and placental vascular complications in pregnant women: a prospective cohort of 2736 women.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Acute urine retention in early pregnancy resulting from fibroid incarceration: proposition for management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Vulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seffert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2007.12.020⟩</w:t>
+              <w:t xml:space="preserve">Fertility and Sterility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.1198.e7 - 1198.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2007.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00439765v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the venous thromboembolic risk associated with severe postpartum haemorrhage in the NOHA First cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marès</w:t>
+                <w:t xml:space="preserve">Prenatal discovery of an omphalocele associated with an inner umbilical cord Meckel's diverticulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauderique Tourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1160/th08-06-0376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.427 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767050701286600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817536v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some hemostasis variables at the end of the population distributions are risk factors for severe postpartum hemorrhages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factor V Leiden and prothrombin G20210A polymorphisms as risk factors for miscarriage during a first intended pregnancy: the matched case-control 'NOHA first' study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauleur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 6, pp.2067 - 2074. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817535v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious primary post-partum hemorrhage, arterial embolization and future fertility: a retrospective study of 46 cases</w:t>
-[...414 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Prophylaxis of thromboembolic complications in obstetrics and gynaecology]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Seffert</w:t>
-[...68 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">D. Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Céline Chauleur</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Vulliez</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90, pp.1198.e7 - 1198.e10. </w:t>
+                <w:t xml:space="preserve">G. Aya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2007.10.008⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">J.-F. Brichant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
-              <w:r>
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (8), pp.911-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annfar.2005.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00440319v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04819958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tranexamic acid for the prevention of postpartum hemorrhage after cesarean delivery: the TRAAP2 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sentilhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëla Le Lous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Winer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMFM's 41st Annual Pregnancy Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, France. pp.S1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajog.2020.12.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22480,134 +21531,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement anticoagulant au cours de la grossesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Raia-Barjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0246-0335(17)73350-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId742"/>
+      <w:footerReference w:type="default" r:id="rId730"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22675,51 +21726,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D1A4636"/>
+    <w:nsid w:val="501CE7CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22906,51 +21957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chauleur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4057-8133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083392785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Poquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peyronnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-025-06513-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bentellis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brannwel Tibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euros.2025.11.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826935v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Froeliger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loussert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bouchghoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2024.10.031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410790v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Valente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Magnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koutseff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauleur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380328v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Nyangoh Timoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Galuret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;bert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barahona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-025-12339-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Saint Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bohec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-11-610857" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Lamsisi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benlghazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Kouach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Laraqui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Mustapha Ennaji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16121852" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Werlen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Lionel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Felloni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50715-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delavallade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaunois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boukerfa-Bennacer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.07.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Karpathiou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Picot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Mekhzoumi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DAD.0000000000002603" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kacha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dorel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia-Barjat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Oumouzoune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mobarki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Corsetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2024.155462" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hovine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rancon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2024.1391391" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822105v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dagher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Papoudou-Bai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;oc&#8217;h" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14161833" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cubizolles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barjat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.10.067" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroa Dridi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Clemenson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000886" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Desbriere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Dieudonn&#233; Loundou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L. Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2023.2250" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826872v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stolnicu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2023.154335" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534247v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Collet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46883-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390892v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nigon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lefeuvre-Plesse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lortholary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-023-04264-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ballet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia Barjat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102675" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817539v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moniod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chenafi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102631" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28737" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Lous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauleur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berveiller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Petit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2023.07.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1115622" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826874v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Orlando" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dumollard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044171" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819920v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2022.102528" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822102v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elie Digonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radcr.2022.10.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808025v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jolivet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2023.03.046" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498625v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou A.M. Stals" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moumneh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionnuala Ni Ainle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahomir Aujesky" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Bemmel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2022.11.025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc&#8217;h" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000830" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826742v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marpeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.11.010" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789161v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Righini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Robert-Ebadi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cremonesi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elias" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15843" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret-Dion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sentilhes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01535-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03617419v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Groussolles" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biquart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Massoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2022.01.038" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Sramek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2022.153888" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822090v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Achour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corsini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2021.09.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Camy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dal Col" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58040548" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osasere Edebiri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.863612" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817505v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817534v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M Bistervels" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buchm&#252;ller" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke M G Wiegers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionnuala N&#237; &#193;inle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tardy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(22)02128-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Druenne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Semay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2022.102484" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819807v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Benmoulay-Rigollot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prevot-Bitot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellie Heinemann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29110638" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2021-0246" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826739v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathonat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2022.153759" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819867v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aunier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Reboul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2022.102312" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819947v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Le Lous" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Senat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2022.06.019" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826778v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kanavaros" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2021.12.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826711v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2022.154001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819960v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahfoudi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Savall" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trombert Paviot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vall&#233;e" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.01.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822096v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826868v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Secchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Alb&#233;ric" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gobillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ghenassia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-021-06298-y" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826713v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000748" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826693v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000696" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238593v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;nat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozenberg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2028788" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822095v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Robert&#8208;ebadi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Moigne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15521" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laude" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corsini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniod" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2021.09.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819948v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826736v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000772" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504054v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sarkis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thibaudin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00250-5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003448" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dussot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2021.01.041" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826760v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahfoudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savall" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trombert Paviot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826687v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Jacquot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Russel-Robillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sotton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20210197" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819939v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2020.153285" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496639v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prieux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Grimal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126477" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819938v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2019.152782" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqaa054" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826762v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hathroubi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2020.153028" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826768v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Venet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505406" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826690v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2020.152992" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869022v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Alessandrini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101826" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822066v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cinotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Belgrano" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Labeille" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grivet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douchet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000179" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822078v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ferraioli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13313" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826710v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baillard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqaa080" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444342v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pasquier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Saint Martin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohec" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(19)30099-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MHQL5XD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822092v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matias-Guiu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vermesch" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Stachowicz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2018.08.015" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822098v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lem&#233;e" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2019.101673" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817501v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Montlouis-Calixte" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ripamonti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barabino" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corsini" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11701-019-00955-w" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819809v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Rahou Aissat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veillard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Munoz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2019.05.010" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487558v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulliard Poulteau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trombert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gocko" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouteille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.07.016" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02082511v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Saint-Martin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Marhic" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-025649" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822072v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Langlois" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cusson&#8208;dufour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meyer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14483" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434636v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalayer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Willem Kamphuisen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verhamme" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14576" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819808v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vermersch" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapelle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lima" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43473-3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819954v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2019.152546" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822103v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pgp.0000000000000407" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819945v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Habougit" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-018-2189-x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817519v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1668524" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620548v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cadoret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parinaud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bettiol" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pienkowski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Letur" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.08.005" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BDVSZN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057733v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-1670" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819919v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reboul" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.12.010" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6S3MJBH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359956v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822094v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delabaere" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z C Luo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wu" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.15959" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077414v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delabaere" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Luo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nuyt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822071v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fressia Honeyman" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Casteillo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pgp.0000000000000361" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800200v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2017.1378325" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822074v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2016.11.009" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZMGLBN6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819941v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819940v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raia-Barjat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathevet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.08.006" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877092v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Di Bartolomeo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Noblot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173596" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822064v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa da Cruz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexmp.2017.02.010" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMDQGZWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822073v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819928v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.01.015" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904895v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanget" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Stadler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Presles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Varlet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156593" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900637v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Haddad" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Chitrit" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Houfflin-Debarge" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000001673" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822077v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M Bleker" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Donnelly" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.06.001" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817527v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Noblot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Noblot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.03.019" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819799v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Werlen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raia" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Di Bartolomeo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.07.002" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WF0B64B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819956v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hassoun-Barhamji" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2015019" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819810v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lajeunesse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.03.019" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0QCBWQL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938275v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavigne-Lissalde" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Aya" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Mercier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roger-Christoph" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12844" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817492v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boilot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ollier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapelle" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.06.005" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819946v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cotte" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trombert" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lavaire" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bois" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2013.12.001" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822087v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071542v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Rudigoz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.05.003" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819952v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherault S&#233;bastien" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819790v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2013.06.003" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4875S7DV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819802v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-R Lacoste" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seffert" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.004" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7LPGBKR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819778v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cuvillon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forgeot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2012.10.035" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7SVX9SV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819793v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaddage" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seffert" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817508v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chatillon-Boissier" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Genod" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Denis-Belicard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felloni" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chene" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.08.025" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822093v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langeron" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.02.013" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCS41PV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296999v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.02.001" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817513v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Gris" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mismetti" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.02.007" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817525v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fanget" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aouar" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ch&#234;ne" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.03.005" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819798v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#232;s" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th11-05-0340" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646433v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mares" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabbro-Peray" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817496v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2011061" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822067v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raia-Barjat" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Tardieu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.07.028" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87158MCV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817516v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gris" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laporte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2010.01.012" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q2LPKZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817532v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alonso" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cochery&#8208;nouvellon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabbro&#8208;peray" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2010.03747.x" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819796v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Galanaud" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alonso" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2010.03770.x" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819955v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faillie" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baer" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th10-03-0167" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819804v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00496805v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2010.02648.x" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00927714v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817510v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Furtos" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Varlet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varlet" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.08.027" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817530v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lima" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillibert" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Patural" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.02.014" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817529v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nourrissat" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000XXXXXX" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817531v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lissalde-Lavigne" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th-09-04-0224" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819957v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boissier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cochin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clemenson" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.12.004" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62MQ756-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00439708v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH-09-04-0224" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817523v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819812v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huss" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.010" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819959v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Tardieu" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cotte" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savary" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.09.020" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817526v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.12.005" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819785v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00439736v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aya" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440351v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fanget" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tourne" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larchez" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/den122" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817524v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Quenet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2007.12.020" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7MF9NQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817517v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vulliez" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raoux" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khaddage" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2007.11.027" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00439765v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817536v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th08-06-0376" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817535v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aya" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2008.03168.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817506v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tourne" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larchez" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819779v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vieira" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.07.043" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5BTLXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819777v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Decousus" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2008.06.016" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440346v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seffert" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817511v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vulliez" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2007.10.008" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817507v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauderique Tourne" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Varlet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardieu" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varlet" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767050701286600" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440319v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benhamou" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aya" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brichant" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2005.06.003" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5HDCF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819958v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791387v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2020.12.103" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819942v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0335(17)73350-9" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chauleur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4057-8133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083392785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05584487v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Bouchghoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Froeliger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lacoste" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-026-08709-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Laude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Bentellis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brannwel Tibi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euros.2025.11.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Poquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peyronnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thuillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Huchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00192-025-06513-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380328v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Nyangoh Timoh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Galuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;bert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Aza&#239;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barahona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00464-025-12339-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410790v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Valente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Magnard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Koutseff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Patural" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chauleur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2024.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826935v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Loussert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2024.10.031" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Dagher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Mobarki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauleur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Papoudou-Bai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;oc&#8217;h" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14161833" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826932v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Karpathiou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Picot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Mekhzoumi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/DAD.0000000000002603" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delavallade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaunois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boukerfa-Bennacer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2024.07.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Werlen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mery Lionel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genod" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Felloni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50715-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Lamsisi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benlghazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Kouach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Laraqui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Mustapha Ennaji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16121852" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pasquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Saint Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bohec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bretelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-11-610857" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822107v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Oumouzoune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Corsetti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2024.155462" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kacha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia-Barjat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hovine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rancon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2024.1391391" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808025v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jolivet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2023.03.046" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498625v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milou A.M. Stals" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moumneh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionnuala Ni Ainle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drahomir Aujesky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas van Bemmel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2022.11.025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Collet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46883-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817539v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guorong Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Moniod" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chenafi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102631" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819788v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ballet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rousseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia Barjat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102675" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Nigon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lefeuvre-Plesse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lortholary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12967-023-04264-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826872v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojgan Devouassoux-Shisheboran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Stolnicu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2023.154335" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826754v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroa Dridi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Clemenson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000886" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cubizolles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barjat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botelho-Nevers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.10.067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229551v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Desbriere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Dieudonn&#233; Loundou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L. Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapediatrics.2023.2250" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2023.1115622" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.28737" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354607v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crochet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mousty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Lous" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauleur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berveiller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2023.05.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2023.07.028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Orlando" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Dumollard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24044171" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819950v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2022.102528" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826870v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grange" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Elie Digonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mayaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boutet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radcr.2022.10.031" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2022.154001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826778v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kanavaros" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2021.12.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osasere Edebiri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.863612" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817505v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Camy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dal Col" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina58040548" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822090v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Achour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corsini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2021.09.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822076v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Sramek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2022.153888" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789161v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Righini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Robert-Ebadi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cremonesi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Elias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15843" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Doret-Dion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sentilhes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claris" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(22)01535-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03617419v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Groussolles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Biquart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Massoud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2022.01.038" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marpeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.11.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826764v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc&#8217;h" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000830" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826867v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Druenne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Semay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2022.102484" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Benmoulay-Rigollot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prevot-Bitot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellie Heinemann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Trombert-Paviot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/curroncol29110638" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826739v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mathonat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2022.153759" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822097v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourlet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fvl-2021-0246" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817534v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid M Bistervels" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Buchm&#252;ller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanke M G Wiegers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionnuala N&#237; &#193;inle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tardy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0140-6736(22)02128-6" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819867v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Aunier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Reboul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2022.102312" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979406v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Le Lous" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victoire Senat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2022.06.019" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826687v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Jacquot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Russel-Robillard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tinquaut" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sotton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20210197" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahfoudi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Savall" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trombert Paviot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vall&#233;e" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.01.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dussot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2021.01.041" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826713v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000748" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826693v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000696" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03238593v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S&#233;nat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozenberg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2028788" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Robert&#8208;ebadi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Moigne" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Schmidt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15521" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826868v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Secchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Alb&#233;ric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gobillot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ghenassia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roustit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-021-06298-y" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819960v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahfoudi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Savall" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trombert Paviot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vall&#233;e" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826756v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laude" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lima" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Corsini" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moniod" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anplas.2021.09.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817542v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819948v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355211v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arthuis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003448" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sarkis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thibaudin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00250-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826736v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/PGP.0000000000000772" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826710v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baillard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqaa080" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822066v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cinotti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Belgrano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Labeille" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grivet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Douchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000179" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822078v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Ferraioli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bally" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Meeus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benayoun" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bakrin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13313" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826701v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqaa054" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819938v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peoc'H" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2019.152782" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496639v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prieux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Sarry" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Grimal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2020.126477" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819939v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2020.153285" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826762v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hathroubi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2020.153028" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826768v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melany Venet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505406" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826690v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2020.152992" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869022v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Alessandrini" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101826" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819954v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prp.2019.152546" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819808v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vermersch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chapelle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lima" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-43473-3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819809v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djazia Rahou Aissat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Veillard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Munoz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2019.05.010" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489306v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487558v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulliard Poulteau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trombert" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gocko" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouteille" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.07.016" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817501v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Montlouis-Calixte" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ripamonti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barabino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Corsini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11701-019-00955-w" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822098v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lem&#233;e" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2019.101673" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Matias-Guiu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vermesch" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Stachowicz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2018.08.015" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02444342v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pasquier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Saint Martin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohec" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(19)30099-4" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MHQL5XD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02082511v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Saint-Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Marhic" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-025649" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822072v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Langlois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cusson&#8208;dufour" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meyer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14483" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434636v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalayer" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Willem Kamphuisen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verhamme" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14576" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02057733v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M18-1670" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670155v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Huguet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Saint Hilaire" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-017-2802-2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620548v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cadoret" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Parinaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Bettiol" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pienkowski" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Letur" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.08.005" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6BDVSZN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817519v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvy Laporte" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bertoletti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1668524" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819945v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Habougit" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-018-2189-x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822103v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pgp.0000000000000407" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819919v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reboul" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.12.010" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6S3MJBH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822074v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2016.11.009" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZMGLBN6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800200v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2017.1378325" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819941v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819940v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raia-Barjat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathevet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.08.006" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822071v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fressia Honeyman" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Casteillo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/pgp.0000000000000361" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822094v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delabaere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z C Luo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wu" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.15959" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01877092v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Di Bartolomeo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Noblot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173596" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822073v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa da Cruz" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexmp.2017.02.010" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMDQGZWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904895v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanget" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Stadler" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Presles" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Varlet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156593" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819928v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.01.015" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900637v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Haddad" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Chitrit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Houfflin-Debarge" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0000000000001673" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822077v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne M Bleker" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Donnelly" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2016.06.001" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817492v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boilot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ollier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapelle" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.06.005" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819799v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Werlen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Raia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Di Bartolomeo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.07.002" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WF0B64B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817527v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Noblot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Noblot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2015.03.019" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819956v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Hassoun-Barhamji" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2015019" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01938275v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavigne-Lissalde" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Aya" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Mercier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roger-Christoph" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.12844" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819810v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lajeunesse" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Trombert" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiss" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2015.03.019" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0QCBWQL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071542v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupont" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Rudigoz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cortet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touzet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2013.05.003" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819952v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherault S&#233;bastien" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819946v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cotte" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Trombert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lavaire" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2013.12.001" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822087v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819793v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khaddage" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seffert" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819802v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-R Lacoste" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Seffert" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2013.02.004" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7LPGBKR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819790v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Raia" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2013.06.003" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4875S7DV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819778v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cuvillon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forgeot" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2012.10.035" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7SVX9SV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817525v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fanget" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Aouar" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ch&#234;ne" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.03.005" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296999v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deneux-Tharaux" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cortet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2012.02.001" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817508v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Chatillon-Boissier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Genod" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Denis-Belicard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Felloni" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chene" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.08.025" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822093v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langeron" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golfier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.02.013" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXCS41PV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817513v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Gris" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mismetti" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2012.02.007" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822067v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Raia-Barjat" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Tardieu" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouzougan" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2011.07.028" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87158MCV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819798v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#232;s" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th11-05-0340" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646433v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mares" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fabbro-Peray" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817496v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mismetti" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2011061" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817510v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Furtos" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-N Varlet" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varlet" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2010.08.027" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819804v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819796v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Galanaud" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cochery&#8208;nouvellon" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alonso" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2010.03770.x" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819955v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faillie" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baer" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th10-03-0167" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817532v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alonso" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Fabbro&#8208;peray" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2010.03747.x" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817516v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gris" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laporte" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2010.01.012" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q2LPKZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00496805v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-0528.2010.02648.x" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819959v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Tardieu" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cotte" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Savary" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.09.020" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817529v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Collet" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nourrissat" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000XXXXXX" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817530v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lima" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guillibert" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Patural" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.02.014" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817531v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lissalde-Lavigne" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th-09-04-0224" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819957v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boissier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cochin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Clemenson" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2008.12.004" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D62MQ756-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00439708v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH-09-04-0224" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817523v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819812v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huss" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.04.010" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817524v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Quenet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2007.12.020" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T7MF9NQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817517v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vulliez" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Raoux" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khaddage" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2007.11.027" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00439736v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aya" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819785v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817526v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.12.005" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00439765v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817536v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th08-06-0376" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817535v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aya" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2008.03168.x" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819779v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vieira" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2007.07.043" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC5BTLXM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819777v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Decousus" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2008.06.016" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817506v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tourne" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Levy" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Larchez" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/den122" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440346v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vieira" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seffert" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817511v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vulliez" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2007.10.008" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817507v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauderique Tourne" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Varlet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardieu" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varlet" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767050701286600" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819958v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00440319v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benhamou" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mignon" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aya" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Brichant" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2005.06.003" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HS5HDCF9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791387v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2020.12.103" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819942v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0246-0335(17)73350-9" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>