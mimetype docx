--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -473,295 +473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Irradiation Shaping of Dense Two-dimensional Arrays of Au Nanoparticles Embedded in Silica Studied via TEM</w:t>
+                <w:t xml:space="preserve">Elongation mechanism of the ion shaping of embedded gold nanoparticles under swift heavy ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Mota-Santiago</w:t>
+                <w:t xml:space="preserve">T.H.Y. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Kremer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dufour</w:t>
+                <w:t xml:space="preserve">A.A. Leino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Notthoff</w:t>
+                <w:t xml:space="preserve">F. Djurabekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (S2), pp.1610-1611. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 451, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S143192761900878X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382333v1</w:t>
+                <w:t xml:space="preserve">hal-02272399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongation mechanism of the ion shaping of embedded gold nanoparticles under swift heavy ion irradiation</w:t>
+                <w:t xml:space="preserve">Ion Irradiation Shaping of Dense Two-dimensional Arrays of Au Nanoparticles Embedded in Silica Studied via TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H.Y. Vu</w:t>
+                <w:t xml:space="preserve">P Mota-Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Djurabekova</w:t>
+                <w:t xml:space="preserve">C Notthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 451, pp.42-48. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (S2), pp.1610-1611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S143192761900878X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272399v1</w:t>
+                <w:t xml:space="preserve">hal-02382333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t>
               </w:r>
@@ -2164,2247 +2164,2235 @@
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 516, pp.4102-4106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2007.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00357288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavonoid-serum albumin complexation: determination of binding constants and binding sites by fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1721, pp.164-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity of olive phenols: mechanistic investigation and characterization of oxidation products by mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3, pp.423-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame temperature effect on the structure of SiC nanoparticles grown by laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Herlin-Boime</w:t>
+                <w:t xml:space="preserve">C. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Reynaud</w:t>
+                <w:t xml:space="preserve">J. Vicens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ténégal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6, pp.63 - 70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:NANO.0000023225.81812.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:NANO.0000023225.81812.10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative kinetic analysis of hydrogen transfer reactions from dietary polyphenols to the DPPH radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Goupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Goupy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51, pp.615-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallic esters of sucrose as efficient radical scavengers in lipid peroxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. da Silva</w:t>
+                <w:t xml:space="preserve">Patrick Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Potier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Queneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50, pp.3425-3430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavonol-serum albumin complexation. Two-electron oxidation of flavonols and their complexes with serum albumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.1387-1395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-electron oxidation of quercetin and quercetin derivatives in protic and non protic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fargeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2, pp.1387-1395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between wine polyphenols and aroma substances. An insight at the molecular level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bayonove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47, pp.678-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of wine structurally different polysaccharides on the volatility of aroma substances in a model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bayonove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47, pp.671-677</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sun exposure on carotenoids and C13-norisoprenoid glycosides in Syrah berries (Vitis vinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Razungles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Razungles</w:t>
+                <w:t xml:space="preserve">R.L. Baumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Baumes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C.N. Sznaper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bayonove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 18 (4), pp.361-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid synthesis of di- and triquinanes by direct reductive fragmentation of Paterno-Büchi-derived oxetanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Dvorak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dufour</w:t>
+                <w:t xml:space="preserve">S. Iwasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Rawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 63 (16), pp.5302-5303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric size effects on irradiation of tin oxide powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berthelot</w:t>
+                <w:t xml:space="preserve">S. Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dooryhee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 146 (1-4), pp.437-442. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00517-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(98)00517-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocyclization-fragmentation route to di-and triquinanes : stereocontrolled asymmetric synthesis of (-) isocomene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Rawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iwasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 68 (3), pp.675-678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocycloaddition-fragmentation route to quinanes : alternate fragmentation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Rawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iwasa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 36 (1), pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general strategy for increasing molecular complexity : photocycloaddition-fragmentation route to functionalized di- and triquinanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiferromagnetic order in a Dy/Er superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.V. Rawal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 49 (17), pp.12274-12277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.49.12274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702576v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic order in a Dy/Er superlattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Dumesnil</w:t>
+                <w:t xml:space="preserve">A general strategy for increasing molecular complexity : photocycloaddition-fragmentation route to functionalized di- and triquinanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.V. Rawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 116, pp.2613-2614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113414v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereocontrolled synthesis of isocomene by a novel photocycloaddition-fragmentation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Rawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5, pp.1797-1798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the structural changes of beta-lactoglobulin studied by tryptic hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Chobert</w:t>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dufour</w:t>
+                <w:t xml:space="preserve">C. Bertrand-Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haertlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 1077, pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une chambre respiratoire connectee sur l'isolateur pour la mesure in vivo des gaz de fermentation chez l'animal gnotoxenique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Coz</w:t>
+                <w:t xml:space="preserve">M.T. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Morel</w:t>
+                <w:t xml:space="preserve">H. Bousseboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAL Sciences et Techniques de l'Animal de Laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 14 (1), pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTILAYERS AND LOW ANGLE NEUTRON SCATTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bruson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 50 (C7), pp.C7-207-C7-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1989722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00229886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4414,1056 +4402,1056 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale et magnétique de couches minces FePt pour polarisation de nanostructures magnétostrictives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Folcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Folcke</w:t>
+                <w:t xml:space="preserve">Y. Rizki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rizki</w:t>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rothard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Colloque Louis Néel, Couches Minces et Nanostructures Magnétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Tours, France. papier MMCS-32, 292-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures magnéto-élastiques au voisinage d'états critiques artificiellement induits pour micro-nano-systèmes multiferroïques magnéto-mécaniques (MMMS ou M3S)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
+                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Preobrazhensky</w:t>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Nanosciences et Nanotechnologies du C'nano Nord-Ouest, J2NO 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gourbilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Dufour</w:t>
+                <w:t xml:space="preserve">J. Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cardin</w:t>
+                <w:t xml:space="preserve">Olivier Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Doualan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity change in a metal/pentacen/metal device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tondelier</w:t>
+                <w:t xml:space="preserve">K. Lmimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Lmimouni</w:t>
+                <w:t xml:space="preserve">David Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of lipid peroxidation by flavonoids in a plasma model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of human digestive microflora inoculated in the germfree rat on dietary fibers fermentation : nutritional and physiological impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lecoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on Gnotobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1990, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological effects of inulin in germ-free rat and in heteroxenic rat inoculated with a human flora.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andrieux</w:t>
+                <w:t xml:space="preserve">Sandrine Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lory</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1990, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de l'H2 et du CH4 excretes par des rats heteroxeniques a flore humaine. Influence de la nature des glucides alimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Reunion des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1988, Port-Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'une chambre respiratoire connectee sur isolateur pour la mesure in vivo des gaz de fermentation chez l'animal gnotoxenique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Coz</w:t>
+                <w:t xml:space="preserve">M.T. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Morel</w:t>
+                <w:t xml:space="preserve">H. Bousseboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Szylit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Reunion des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1988, Port-Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5473,91 +5461,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation de l'elevage ovin dans la zone de montagne des Alpes du Sud,fasc.3:1 bis,observations sur les bergeries subventionees de 1966 a 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTGREF AIX, pp.71, 1971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5567,150 +5555,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of flavonoids to plasma proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Manach</w:t>
+                <w:t xml:space="preserve">Christine Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Remesy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in enzymology. Flavonoids and polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2001, 0-1218-223-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5720,175 +5708,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation de l'élevage ovin dans la zone de montagne des Alpes du Sud : observations sur les bergeries subventionnées de 1966 à 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1971, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation de l'élevage ovin dans la zone de montagne des Alpes du Sud : les équipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 1971, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5956,51 +5944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4C302FF"/>
+    <w:nsid w:val="EDF1A55A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6187,51 +6175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chdufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7712-9505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070216053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03596641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderbeken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-021-10707-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mota-Santiago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kremer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khomenkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.096002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mota-Santiago" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kremer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Notthoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761900878X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.Y. Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Leino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djurabekova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotaru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pawlak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3L6ZFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675130v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccanfuso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;ard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018683" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luxembourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.10.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZCK4QTS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674614v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#233;n&#233;gal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NANO.0000023225.81812.10" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GRDD348-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679060v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695117v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693199v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fargeix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684322v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bayonove" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Razungles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Baumes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Sznaper" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dvorak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwasa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Rawal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409555v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00517-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V5BJ41Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696662v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eschbach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Rawal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mangin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.12274" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705380v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand-Harb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bousseboua" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houssaini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989722" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778374v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826544v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600530v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chdufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7712-9505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070216053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03596641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderbeken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-021-10707-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mota-Santiago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kremer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khomenkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.096002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.Y. Vu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Leino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djurabekova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mota-Santiago" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kremer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Notthoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761900878X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotaru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pawlak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3L6ZFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675130v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccanfuso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;ard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018683" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luxembourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.10.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674614v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#233;n&#233;gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NANO.0000023225.81812.10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GRDD348-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fargeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bayonove" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Razungles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Baumes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Sznaper" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dvorak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwasa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Rawal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00517-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V5BJ41Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eschbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mangin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.12274" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Rawal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand-Harb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bousseboua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houssaini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989722" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>