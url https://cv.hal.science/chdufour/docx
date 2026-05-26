--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -473,295 +473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongation mechanism of the ion shaping of embedded gold nanoparticles under swift heavy ion irradiation</w:t>
+                <w:t xml:space="preserve">Ion Irradiation Shaping of Dense Two-dimensional Arrays of Au Nanoparticles Embedded in Silica Studied via TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.H.Y. Vu</w:t>
+                <w:t xml:space="preserve">P Mota-Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Djurabekova</w:t>
+                <w:t xml:space="preserve">C Notthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 451, pp.42-48. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (S2), pp.1610-1611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S143192761900878X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272399v1</w:t>
+                <w:t xml:space="preserve">hal-02382333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Irradiation Shaping of Dense Two-dimensional Arrays of Au Nanoparticles Embedded in Silica Studied via TEM</w:t>
+                <w:t xml:space="preserve">Elongation mechanism of the ion shaping of embedded gold nanoparticles under swift heavy ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Mota-Santiago</w:t>
+                <w:t xml:space="preserve">T.H.Y. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khomenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Kremer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Dufour</w:t>
+                <w:t xml:space="preserve">A.A. Leino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Notthoff</w:t>
+                <w:t xml:space="preserve">F. Djurabekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (S2), pp.1610-1611. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 451, pp.42-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S143192761900878X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382333v1</w:t>
+                <w:t xml:space="preserve">hal-02272399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Blue Emission in Ce Doped Silicon Oxynitrides Based Electroluminescent Devices</w:t>
               </w:r>
@@ -1143,424 +1143,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Track formation in two amorphous insulators, vitreous silica and diamond like carbon: Experimental observations and description by the inelastic thermal spike model</w:t>
+                <w:t xml:space="preserve">Ion-matter interaction: the three-dimensional version of the thermal spike model. Application to nanoparticle irradiation with swift heavy ions NA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rotaru</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ch Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khomenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.NA. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/6/065302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735897v1</w:t>
+                <w:t xml:space="preserve">hal-00739077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion-matter interaction: the three-dimensional version of the thermal spike model. Application to nanoparticle irradiation with swift heavy ions NA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense and nanometric electronic excitations induced by swift heavy ions in an ionic CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; crystal: Evidence for two thresholds of damage creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benyagoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trautmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boccanfuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/6/065302⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), pp.054112_1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739077v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675130v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and nanometric electronic excitations induced by swift heavy ions in an ionic CaF&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; crystal: Evidence for two thresholds of damage creation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Toulemonde</w:t>
+                <w:t xml:space="preserve">Track formation in two amorphous insulators, vitreous silica and diamond like carbon: Experimental observations and description by the inelastic thermal spike model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benyagoub</w:t>
+                <w:t xml:space="preserve">F. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Trautmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Boccanfuso</w:t>
+                <w:t xml:space="preserve">J. Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 272, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2011.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.054112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00675130v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-k Hf-based layers grown by RF magnetron sputtering</w:t>
               </w:r>
@@ -3691,338 +3691,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic order in a Dy/Er superlattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Dumesnil</w:t>
+                <w:t xml:space="preserve">Stereocontrolled synthesis of isocomene by a novel photocycloaddition-fragmentation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Rawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5, pp.1797-1798</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113414v1</w:t>
+                <w:t xml:space="preserve">hal-02707882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general strategy for increasing molecular complexity : photocycloaddition-fragmentation route to functionalized di- and triquinanes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.V. Rawal</w:t>
+                <w:t xml:space="preserve">Antiferromagnetic order in a Dy/Er superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 49 (17), pp.12274-12277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.49.12274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702576v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereocontrolled synthesis of isocomene by a novel photocycloaddition-fragmentation strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.H. Rawal</w:t>
+                <w:t xml:space="preserve">A general strategy for increasing molecular complexity : photocycloaddition-fragmentation route to functionalized di- and triquinanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.V. Rawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 5, pp.1797-1798</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 116, pp.2613-2614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707882v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pH on the structural changes of beta-lactoglobulin studied by tryptic hydrolysis</w:t>
               </w:r>
@@ -4250,51 +4250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTILAYERS AND LOW ANGLE NEUTRON SCATTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4302,51 +4302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houssaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 50 (C7), pp.C7-207-C7-212. </w:t>
@@ -5944,51 +5944,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDF1A55A"/>
+    <w:nsid w:val="C5A7C694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6175,51 +6175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chdufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7712-9505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070216053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03596641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderbeken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-021-10707-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mota-Santiago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kremer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khomenkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.096002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.Y. Vu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Leino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djurabekova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mota-Santiago" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kremer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Notthoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761900878X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735897v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotaru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pawlak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3L6ZFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675130v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccanfuso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054112" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;ard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018683" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luxembourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.10.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674614v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#233;n&#233;gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NANO.0000023225.81812.10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GRDD348-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fargeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bayonove" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Razungles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Baumes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Sznaper" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dvorak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwasa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Rawal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00517-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V5BJ41Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eschbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113414v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mangin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.12274" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Rawal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand-Harb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bousseboua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houssaini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989722" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/chdufour" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7712-9505" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070216053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03596641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Behal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vanderbeken" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Labreuche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1245/s10434-021-10707-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mota-Santiago" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kremer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rizza" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khomenkov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.096002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mota-Santiago" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kremer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Notthoff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761900878X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.Y. Vu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Leino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djurabekova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ehr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bl&#225;zquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Garrido" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jadwisienczak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0031912jss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toulemonde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Assmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Backman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05742" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00739077v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/6/065302" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675130v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trautmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Khalfaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boccanfuso" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054112" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rotaru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pawlak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.01.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ3L6ZFD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larysa Khomenkova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gourbilleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/9/095704" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Lard&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/26004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ternon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3156730" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826455v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belarouci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Br&#233;ard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rizk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018683" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Luxembourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladan Koncar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.10.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681269v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dangles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674614v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vicens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T&#233;n&#233;gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NANO.0000023225.81812.10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GRDD348-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679060v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Loonis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Potier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fargeix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bayonove" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684870v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Razungles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Baumes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Sznaper" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697356v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dvorak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iwasa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Rawal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dooryhee" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(98)00517-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V5BJ41Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eschbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707882v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mangin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.49.12274" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.V. Rawal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705380v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chobert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand-Harb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722814v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Morel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bousseboua" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Szylit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houssaini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989722" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folcke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rizki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rothard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Preobrazhensky" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lmimouni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Troadec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lory" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Baynast" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779677v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779595v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826544v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Remesy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>