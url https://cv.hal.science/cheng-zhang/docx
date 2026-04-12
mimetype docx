--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -351,412 +351,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive sliding mode control of floating offshore wind turbine equipped by permanent magnet synchronous generator</w:t>
+                <w:t xml:space="preserve">Preparation of alginate hydrogel microparticles by gelation introducing cross-linkers using droplet-based microfluidics: a review of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Plestan</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain A Grossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veesler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/we.2601⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40824-021-00243-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115350v1</w:t>
+                <w:t xml:space="preserve">hal-02938090v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An incandescent metasurface for quasimonochromatic polarized mid-wave infrared emission modulated beyond 10 MHz</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive sliding mode control of floating offshore wind turbine equipped by permanent magnet synchronous generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plestan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-21752-w⟩</w:t>
+              <w:t xml:space="preserve">Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/we.2601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166465v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of alginate hydrogel microparticles by gelation introducing cross-linkers using droplet-based microfluidics: a review of methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An incandescent metasurface for quasimonochromatic polarized mid-wave infrared emission modulated beyond 10 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Wojszvzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Veesler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Vest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.41. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40824-021-00243-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-21752-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938090v6</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic method generating monodispersed microparticles with controllable sizes and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain A Grossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leda Lacaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -859,51 +859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sauvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,51 +1629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05191197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Voland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deb&#233;dat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00295.2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s de Le&#243;n-Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115350v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21752-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12866-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghui Hao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunchao Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCBQX8MS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05191197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Voland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Deb&#233;dat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pelloux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00295.2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Gutierrez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s de Le&#243;n-Morales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plestan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105208" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938090v6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain A Grossier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veesler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40824-021-00243-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115350v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2601" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Wojszvzyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-21752-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179400v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Lacaria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115322" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02348091v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-12866-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010932v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonghui Hao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Hua Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qunchao Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCBQX8MS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696899v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>