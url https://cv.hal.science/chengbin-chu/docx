--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chengbin Chu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received the B.Sc. degree in Electrical Engineering from Hefei University of Technology, Hefei, China, in 1985 and the Ph.D. degree in Computer Science from Metz University, Metz, France, in 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He was with the National Research Institute in Computer Science and Automation (INRIA), France, as a Research Officer (chargé de recherche) from 1987 to 1996. He was a Professor with the University of Technology of Troyes, France, from 1996 to 2008, where he was also the Founding Director of the Industrial Systems Optimization Laboratory. He currently holds a Chair Position in Supply Chain Management at CentraleSupélec, Université Paris-Saclay, France, sponsored by Carrefour, LVMH, SAFRAN and SANOFI. He is interested in research areas related to operationsresearchand modeling, analysis,and optimization ofsupplychainandproduction systems. He is author or co-author of three books and more than 140 articles in international journals such as Operations Research, SIAM Journal of Computing, European Journal of Operational Research, IEEE Transactions on Robotics and Automation, IEEE Transactions on Automation Science and Engineering, IEEE Transactions on Systems, Man and Cybernetics, Parts A and C, International Journal of Production Research, Naval Research Logistics, and so on. He also published many papers in conference proceedings. For his research and application activities, he received the First Prize of Robert Faure Award in 1996. He also received the “1998 Best Transactions Paper Award” from the IEEE Robotics and Automation Society. Three of his articles have been awarded in international conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Chu was named “Chang Jiang Scholars Programme” Chair Professor by the Chinese Ministry of Education in 2005. He was an Overseas Visiting Professor and Overseas Director of the Department of Industrial Engineering at Xi’an Jiaotong University from 2006 to 2010. He is currently a Visiting Chair Professor at Tongji University, Shanghai, China. He served as an Associate Editor of the IEEE Transactions on Robotics and Automation from 2001 to 2004. He is currently an Associate Editor of the IEEE Transactions on Automation Science and Engineering and the IEEE Transactions on Industrial Informatics and a member of the Editorial Board of Computers & Industrial Engineering.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility graph and graph convolution networks-based segmentation of carbon emission in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regino Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.609-630. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributionally robust production planning model for maximizing customer satisfaction with budget and carbon emissions constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109412. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total completion time on non-identical parallel batch machines with arbitrary release times using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309 (3), pp.1024-1046. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization for Reliability-Based Lane Reservation and Route Design Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (12), pp.14490-14505. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2023.3300769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective upper and lower bounds for a two-stage reentrant flexible flow shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengwen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nengmin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2023.106183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and general stochastic parallel machine ScheLoc problem with limited location capacity and customer credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.1179-1193. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm scheduled on uniform parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117487. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm for minimizing maximum lateness and total pollution cost on non-identical parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.108608. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented distributionally robust lane reservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.100302. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel batch processing machines scheduling in cloud manufacturing for minimizing total service completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105899. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Formulations and Improved Differential Evolution Algorithm for Optimal Lane Reservation With Task Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.21329-21344. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3175010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust worker scheduling with motivation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (8), pp.2328--2351. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1730998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for disassembly line balancing problem with limited distributional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.665--682. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1704092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-plant perishable food production routing with packaging consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.107472. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimization for the tempered glass scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101995. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit-oriented distributionally robust chance constrained flowshop scheduling considering credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.2527--2549. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1711982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust disassembly line balancing with ambiguous task processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (19), pp.5806--5835. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1659520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective distribution-free model and method for stochastic disassembly line balancing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (18), pp.5721--5737. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1656841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based heuristic to two-stage stochastic program for the parallel machine ScheLoc problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (6), pp.1706--1723. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1504247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Production Inventory Routing Planning for Intelligent Food Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.867--878. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2835145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust parallel machine scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (12), pp.3814--3830. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1497311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimisation for a multi-module reconfigurable manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (19), pp.5974--5995. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1556413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust inventory routing problem to maximize the service level under limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.190--211. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 123 (123), pp.323-346. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coke production scheduling problem: A parallel machine scheduling with batch preprocessings and location-dependent processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dapeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.37--48. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage stochastic programming for single yard crane scheduling with uncertain release times of retrieval tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4132--4147. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1516903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-019-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient three-level heuristic for the large-scaled multi-product production routing problem with outsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 272 (3), pp.914--927. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cutting stock and lot-sizing problem with pattern setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44 - 55. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban freight transport using passenger rail network: Scientific issues and quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Behiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on a two-machine permutation flow shop under time-of-use electricity tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (9), pp.3173--3187. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1401236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and opportunities in sustainable food supply chain: a model-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (17), pp.5700-5722. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1425014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Yard Crane Scheduling With Dynamic Processing Time and Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.3775--3784. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2780256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the joint multitasking scheduling and common due date assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6052 - 6066. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1321804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing an emission trading scheme for local governments: A Stackelberg game model and hybrid algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaofu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.172 - 182. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling a tempered glass manufacturing system: a three-stage hybrid flow shop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6084 - 6107. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models for retailers with online channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183 (Part A), pp.171 - 184. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models with pricing for new products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (1), pp.81 - 92. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID-enabled flexible warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking Scheduling Problems with Deterioration Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/4750791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing public storage warehouses with high demand for revenue maximisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (13), pp.3686 - 3700. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1211338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization of a single machine batch scheduling problem with energy cost consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137, pp.1205--1215. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking scheduling problems with a rate-modifying activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.296 - 312. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1208852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial dynamic programming algorithms for lot sizing models with bounded inventory and stockout and/or backlogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.370--397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-015-5277-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial-time heuristic for the quay crane double-cycling problem with internal-reshuffling operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.52--74. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mixed Integer Programming Approach for Multi-Hoist Cyclic Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.302 - 309. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2254713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cyclic scheduling of a robotic flowshop with multiple part types and flexible processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2014.060434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Semi-Online Algorithm for Scheduling on Two Parallel Batch Processing Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595914500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsvendor model for a dyadic supply chain with Nash bargaining fairness concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5070 - 5085. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Method for Multiobjective Time-Dependent Hazardous Material Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/832814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri-Net-Based Scheduling Strategy for Dual-Arm Cluster Tools With Wafer Revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (5), pp.1182-1194. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2230440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling deteriorating jobs with past-sequence-dependent delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144 (2), pp.418 - 421. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri net modeling and cycle-time analysis of dual-arm cluster tools with wafer revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1), pp.196--207. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2187890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial algorithm for a lot sizing problem with backlogging, outsourcing models and limited inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1), pp.200--210. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic for variable size multiobjective two-dimensional bin packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.3450 - 3465. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.867083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable Containers Management: From a Generic Model to an Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goudenege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale stochastic inventory routing problems with split delivery and service level constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of new employees with learning, forgetting and variable wage with a newsvendor model in pull systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0307-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Dynamic Programming Algorithm for Crude Oil Transportation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingning Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.42-55. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2011.2164524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net-Based Scheduling of Single-Arm Cluster Tools with Reentrant Atomic Layer Deposition Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.42--55. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2046736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis of Short-Term Scheduling for Crude Oil Operations in Refinery with Oil Residency Time and Charging-Tank-Switch-Overlap Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.190--204. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2059015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tank cycling and scheduling analysis of high fusion point oil transportation for crude oil operations in refinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (4), pp.529--543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted number of tardy jobs in a hybrid flow shop with Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (08), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920902810938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of a dynamic dial-a-ride problem under time-dependent and stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihai Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (2), pp.534-551. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for Pm / sds,ri /∑ni=1 Ci problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (9), pp.2840-2848. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Conflict Detection of Crude Oil Operations for Refinery Process Based on Controlled Colored Timed Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New exact method to solve the Pm/rj/∑Cj schedule problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear programming approach for identical parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Nait Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-2), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lagrangian relaxation approach for supply chain planning with order/setup costs and capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation through cost minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O.Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2002.807242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient heuristic approach for parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07408170304382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel machine scheduling to minimize total tardiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (3), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00175-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic scheduling of a hoist with time window constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1), pp.144-152. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.660860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of the Lagrangean relaxation approach for job shop scheduling: a dynamic programming method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (5), pp.786-795. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.720354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection and maintenance planning: an application of semi-Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (5), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018570518804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Groupe Fiabilité, Equipe de probabilités appliquées et statistiques, Université de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chengbin Chu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received the B.Sc. degree in Electrical Engineering from Hefei University of Technology, Hefei, China, in 1985 and the Ph.D. degree in Computer Science from Metz University, Metz, France, in 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He was with the National Research Institute in Computer Science and Automation (INRIA), France, as a Research Officer (chargé de recherche) from 1987 to 1996. He was a Professor with the University of Technology of Troyes, France, from 1996 to 2008, where he was also the Founding Director of the Industrial Systems Optimization Laboratory. He currently holds a Chair Position in Supply Chain Management at CentraleSupélec, Université Paris-Saclay, France, sponsored by Carrefour, LVMH, SAFRAN and SANOFI. He is interested in research areas related to operationsresearchand modeling, analysis,and optimization ofsupplychainandproduction systems. He is author or co-author of three books and more than 140 articles in international journals such as Operations Research, SIAM Journal of Computing, European Journal of Operational Research, IEEE Transactions on Robotics and Automation, IEEE Transactions on Automation Science and Engineering, IEEE Transactions on Systems, Man and Cybernetics, Parts A and C, International Journal of Production Research, Naval Research Logistics, and so on. He also published many papers in conference proceedings. For his research and application activities, he received the First Prize of Robert Faure Award in 1996. He also received the “1998 Best Transactions Paper Award” from the IEEE Robotics and Automation Society. Three of his articles have been awarded in international conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Chu was named “Chang Jiang Scholars Programme” Chair Professor by the Chinese Ministry of Education in 2005. He was an Overseas Visiting Professor and Overseas Director of the Department of Industrial Engineering at Xi’an Jiaotong University from 2006 to 2010. He is currently a Visiting Chair Professor at Tongji University, Shanghai, China. He served as an Associate Editor of the IEEE Transactions on Robotics and Automation from 2001 to 2004. He is currently an Associate Editor of the IEEE Transactions on Automation Science and Engineering and the IEEE Transactions on Industrial Informatics and a member of the Editorial Board of Computers & Industrial Engineering.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility graph and graph convolution networks-based segmentation of carbon emission in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regino Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.609-630. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total completion time on non-identical parallel batch machines with arbitrary release times using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309 (3), pp.1024-1046. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization for Reliability-Based Lane Reservation and Route Design Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (12), pp.14490-14505. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2023.3300769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributionally robust production planning model for maximizing customer satisfaction with budget and carbon emissions constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109412. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective upper and lower bounds for a two-stage reentrant flexible flow shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengwen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nengmin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2023.106183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and general stochastic parallel machine ScheLoc problem with limited location capacity and customer credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.1179-1193. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm scheduled on uniform parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117487. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm for minimizing maximum lateness and total pollution cost on non-identical parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.108608. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented distributionally robust lane reservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.100302. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel batch processing machines scheduling in cloud manufacturing for minimizing total service completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105899. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Formulations and Improved Differential Evolution Algorithm for Optimal Lane Reservation With Task Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.21329-21344. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3175010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for disassembly line balancing problem with limited distributional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.665--682. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1704092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust worker scheduling with motivation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (8), pp.2328--2351. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1730998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-plant perishable food production routing with packaging consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.107472. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit-oriented distributionally robust chance constrained flowshop scheduling considering credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.2527--2549. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1711982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimization for the tempered glass scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101995. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust disassembly line balancing with ambiguous task processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (19), pp.5806--5835. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1659520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective distribution-free model and method for stochastic disassembly line balancing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (18), pp.5721--5737. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1656841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based heuristic to two-stage stochastic program for the parallel machine ScheLoc problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (6), pp.1706--1723. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1504247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Production Inventory Routing Planning for Intelligent Food Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.867--878. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2835145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 123 (123), pp.323-346. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimisation for a multi-module reconfigurable manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (19), pp.5974--5995. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1556413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust parallel machine scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (12), pp.3814--3830. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1497311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust inventory routing problem to maximize the service level under limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.190--211. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coke production scheduling problem: A parallel machine scheduling with batch preprocessings and location-dependent processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dapeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.37--48. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage stochastic programming for single yard crane scheduling with uncertain release times of retrieval tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4132--4147. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1516903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-019-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient three-level heuristic for the large-scaled multi-product production routing problem with outsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 272 (3), pp.914--927. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban freight transport using passenger rail network: Scientific issues and quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Behiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cutting stock and lot-sizing problem with pattern setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44 - 55. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on a two-machine permutation flow shop under time-of-use electricity tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (9), pp.3173--3187. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1401236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and opportunities in sustainable food supply chain: a model-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (17), pp.5700-5722. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1425014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Yard Crane Scheduling With Dynamic Processing Time and Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.3775--3784. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2780256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the joint multitasking scheduling and common due date assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6052 - 6066. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1321804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing an emission trading scheme for local governments: A Stackelberg game model and hybrid algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaofu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.172 - 182. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models with pricing for new products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (1), pp.81 - 92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling a tempered glass manufacturing system: a three-stage hybrid flow shop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6084 - 6107. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models for retailers with online channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183 (Part A), pp.171 - 184. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID-enabled flexible warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking Scheduling Problems with Deterioration Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/4750791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing public storage warehouses with high demand for revenue maximisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (13), pp.3686 - 3700. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1211338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization of a single machine batch scheduling problem with energy cost consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137, pp.1205--1215. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking scheduling problems with a rate-modifying activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.296 - 312. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1208852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial dynamic programming algorithms for lot sizing models with bounded inventory and stockout and/or backlogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.370--397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-015-5277-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial-time heuristic for the quay crane double-cycling problem with internal-reshuffling operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.52--74. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mixed Integer Programming Approach for Multi-Hoist Cyclic Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.302 - 309. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2254713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cyclic scheduling of a robotic flowshop with multiple part types and flexible processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2014.060434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsvendor model for a dyadic supply chain with Nash bargaining fairness concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5070 - 5085. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Semi-Online Algorithm for Scheduling on Two Parallel Batch Processing Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595914500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Method for Multiobjective Time-Dependent Hazardous Material Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/832814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling deteriorating jobs with past-sequence-dependent delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144 (2), pp.418 - 421. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri net modeling and cycle-time analysis of dual-arm cluster tools with wafer revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1), pp.196--207. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2187890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri-Net-Based Scheduling Strategy for Dual-Arm Cluster Tools With Wafer Revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (5), pp.1182-1194. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2230440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial algorithm for a lot sizing problem with backlogging, outsourcing models and limited inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1), pp.200--210. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic for variable size multiobjective two-dimensional bin packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.3450 - 3465. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.867083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable Containers Management: From a Generic Model to an Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goudenege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale stochastic inventory routing problems with split delivery and service level constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of new employees with learning, forgetting and variable wage with a newsvendor model in pull systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0307-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Dynamic Programming Algorithm for Crude Oil Transportation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingning Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.42-55. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2011.2164524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net-Based Scheduling of Single-Arm Cluster Tools with Reentrant Atomic Layer Deposition Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.42--55. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2046736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis of Short-Term Scheduling for Crude Oil Operations in Refinery with Oil Residency Time and Charging-Tank-Switch-Overlap Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.190--204. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2059015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tank cycling and scheduling analysis of high fusion point oil transportation for crude oil operations in refinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (4), pp.529--543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted number of tardy jobs in a hybrid flow shop with Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (08), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920902810938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of a dynamic dial-a-ride problem under time-dependent and stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihai Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (2), pp.534-551. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for Pm / sds,ri /∑ni=1 Ci problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (9), pp.2840-2848. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Conflict Detection of Crude Oil Operations for Refinery Process Based on Controlled Colored Timed Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New exact method to solve the Pm/rj/∑Cj schedule problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear programming approach for identical parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Nait Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-2), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation through cost minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O.Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2002.807242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lagrangian relaxation approach for supply chain planning with order/setup costs and capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient heuristic approach for parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07408170304382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel machine scheduling to minimize total tardiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (3), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00175-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic scheduling of a hoist with time window constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1), pp.144-152. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.660860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of the Lagrangean relaxation approach for job shop scheduling: a dynamic programming method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (5), pp.786-795. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.720354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection and maintenance planning: an application of semi-Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (5), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018570518804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Groupe Fiabilité, Equipe de probabilités appliquées et statistiques, Université de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regino Criado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Hao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05623-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisha Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hong Jia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3300769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwen He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengmin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2023016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108608" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105899" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'Ariano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3175010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1730998" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1704092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Coelho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424384v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuenan Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantong Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2018.11.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453918v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1711982" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1659520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1656841" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1504247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Feng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2835145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851270v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie An" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1556413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132335v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.04.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.12.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Man" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1516903" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.07.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Behiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2018.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Fang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1401236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1425014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2780256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321804" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760196v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324222" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760165v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxuan Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming (Yale) Gong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Zhang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.10.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760185v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2017.05.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4750791" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1211338" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1208852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Zhong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlin Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5277-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Lei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2254713" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2014.060434" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595914500389" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaofu Du" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Nie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786073v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/832814" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867371v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2230440" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.03.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMQKLK7N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2187890" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC1CD3NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.867083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0772-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluo Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0307-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLB7S41X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Shen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2164524" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2046736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653639v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desprez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920902810938" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Xiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.01.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKHWFQLJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490590v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.10.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WD1VGL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Bai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897339" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.11.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM6836Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nait Tahar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW58BXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0123-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2XC4DWF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170304382" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02501003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00175-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKW8JCVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02492942v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.660860" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.720354" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regino Criado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Hao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05623-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hong Jia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3300769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisha Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwen He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengmin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2023016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108608" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105899" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'Ariano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3175010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1704092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1730998" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Coelho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1711982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuenan Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantong Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2018.11.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1659520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1656841" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1504247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Feng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2835145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie An" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1556413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.04.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.12.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Man" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1516903" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.07.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Behiri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2018.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Fang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1401236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1425014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2780256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321804" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming (Yale) Gong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxuan Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.10.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2017.05.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4750791" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1211338" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1208852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Zhong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlin Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5277-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Lei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2254713" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2014.060434" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786075v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaofu Du" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Nie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595914500389" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786073v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/832814" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.03.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMQKLK7N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Wu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2187890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867371v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2230440" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC1CD3NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.867083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0772-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluo Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0307-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLB7S41X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Shen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2164524" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2046736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653639v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desprez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920902810938" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Xiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.01.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKHWFQLJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WD1VGL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Bai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897339" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.11.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM6836Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nait Tahar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW58BXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0123-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2XC4DWF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170304382" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02501003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00175-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKW8JCVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02492942v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.660860" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.720354" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>