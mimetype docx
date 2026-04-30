--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chengbin Chu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received the B.Sc. degree in Electrical Engineering from Hefei University of Technology, Hefei, China, in 1985 and the Ph.D. degree in Computer Science from Metz University, Metz, France, in 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He was with the National Research Institute in Computer Science and Automation (INRIA), France, as a Research Officer (chargé de recherche) from 1987 to 1996. He was a Professor with the University of Technology of Troyes, France, from 1996 to 2008, where he was also the Founding Director of the Industrial Systems Optimization Laboratory. He currently holds a Chair Position in Supply Chain Management at CentraleSupélec, Université Paris-Saclay, France, sponsored by Carrefour, LVMH, SAFRAN and SANOFI. He is interested in research areas related to operationsresearchand modeling, analysis,and optimization ofsupplychainandproduction systems. He is author or co-author of three books and more than 140 articles in international journals such as Operations Research, SIAM Journal of Computing, European Journal of Operational Research, IEEE Transactions on Robotics and Automation, IEEE Transactions on Automation Science and Engineering, IEEE Transactions on Systems, Man and Cybernetics, Parts A and C, International Journal of Production Research, Naval Research Logistics, and so on. He also published many papers in conference proceedings. For his research and application activities, he received the First Prize of Robert Faure Award in 1996. He also received the “1998 Best Transactions Paper Award” from the IEEE Robotics and Automation Society. Three of his articles have been awarded in international conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Chu was named “Chang Jiang Scholars Programme” Chair Professor by the Chinese Ministry of Education in 2005. He was an Overseas Visiting Professor and Overseas Director of the Department of Industrial Engineering at Xi’an Jiaotong University from 2006 to 2010. He is currently a Visiting Chair Professor at Tongji University, Shanghai, China. He served as an Associate Editor of the IEEE Transactions on Robotics and Automation from 2001 to 2004. He is currently an Associate Editor of the IEEE Transactions on Automation Science and Engineering and the IEEE Transactions on Industrial Informatics and a member of the Editorial Board of Computers & Industrial Engineering.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility graph and graph convolution networks-based segmentation of carbon emission in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regino Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.609-630. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total completion time on non-identical parallel batch machines with arbitrary release times using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309 (3), pp.1024-1046. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization for Reliability-Based Lane Reservation and Route Design Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (12), pp.14490-14505. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2023.3300769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributionally robust production planning model for maximizing customer satisfaction with budget and carbon emissions constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109412. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective upper and lower bounds for a two-stage reentrant flexible flow shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengwen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nengmin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2023.106183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and general stochastic parallel machine ScheLoc problem with limited location capacity and customer credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.1179-1193. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm scheduled on uniform parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117487. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm for minimizing maximum lateness and total pollution cost on non-identical parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.108608. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented distributionally robust lane reservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.100302. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel batch processing machines scheduling in cloud manufacturing for minimizing total service completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105899. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Formulations and Improved Differential Evolution Algorithm for Optimal Lane Reservation With Task Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.21329-21344. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3175010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for disassembly line balancing problem with limited distributional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.665--682. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1704092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust worker scheduling with motivation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (8), pp.2328--2351. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1730998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-plant perishable food production routing with packaging consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.107472. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit-oriented distributionally robust chance constrained flowshop scheduling considering credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.2527--2549. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1711982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimization for the tempered glass scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101995. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust disassembly line balancing with ambiguous task processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (19), pp.5806--5835. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1659520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective distribution-free model and method for stochastic disassembly line balancing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (18), pp.5721--5737. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1656841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based heuristic to two-stage stochastic program for the parallel machine ScheLoc problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (6), pp.1706--1723. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1504247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Production Inventory Routing Planning for Intelligent Food Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.867--878. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2835145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 123 (123), pp.323-346. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimisation for a multi-module reconfigurable manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (19), pp.5974--5995. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1556413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust parallel machine scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (12), pp.3814--3830. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1497311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust inventory routing problem to maximize the service level under limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.190--211. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coke production scheduling problem: A parallel machine scheduling with batch preprocessings and location-dependent processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dapeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.37--48. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage stochastic programming for single yard crane scheduling with uncertain release times of retrieval tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4132--4147. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1516903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-019-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient three-level heuristic for the large-scaled multi-product production routing problem with outsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 272 (3), pp.914--927. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban freight transport using passenger rail network: Scientific issues and quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Behiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cutting stock and lot-sizing problem with pattern setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44 - 55. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on a two-machine permutation flow shop under time-of-use electricity tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (9), pp.3173--3187. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1401236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and opportunities in sustainable food supply chain: a model-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (17), pp.5700-5722. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1425014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Yard Crane Scheduling With Dynamic Processing Time and Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.3775--3784. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2780256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the joint multitasking scheduling and common due date assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6052 - 6066. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1321804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing an emission trading scheme for local governments: A Stackelberg game model and hybrid algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaofu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.172 - 182. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models with pricing for new products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (1), pp.81 - 92. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling a tempered glass manufacturing system: a three-stage hybrid flow shop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6084 - 6107. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models for retailers with online channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183 (Part A), pp.171 - 184. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID-enabled flexible warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking Scheduling Problems with Deterioration Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/4750791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing public storage warehouses with high demand for revenue maximisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (13), pp.3686 - 3700. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1211338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization of a single machine batch scheduling problem with energy cost consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137, pp.1205--1215. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking scheduling problems with a rate-modifying activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.296 - 312. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1208852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial dynamic programming algorithms for lot sizing models with bounded inventory and stockout and/or backlogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.370--397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-015-5277-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial-time heuristic for the quay crane double-cycling problem with internal-reshuffling operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.52--74. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mixed Integer Programming Approach for Multi-Hoist Cyclic Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.302 - 309. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2254713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cyclic scheduling of a robotic flowshop with multiple part types and flexible processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2014.060434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsvendor model for a dyadic supply chain with Nash bargaining fairness concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5070 - 5085. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Semi-Online Algorithm for Scheduling on Two Parallel Batch Processing Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595914500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Method for Multiobjective Time-Dependent Hazardous Material Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/832814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling deteriorating jobs with past-sequence-dependent delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144 (2), pp.418 - 421. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri net modeling and cycle-time analysis of dual-arm cluster tools with wafer revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1), pp.196--207. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2187890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri-Net-Based Scheduling Strategy for Dual-Arm Cluster Tools With Wafer Revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (5), pp.1182-1194. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2230440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial algorithm for a lot sizing problem with backlogging, outsourcing models and limited inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1), pp.200--210. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic for variable size multiobjective two-dimensional bin packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.3450 - 3465. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.867083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable Containers Management: From a Generic Model to an Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goudenege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale stochastic inventory routing problems with split delivery and service level constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of new employees with learning, forgetting and variable wage with a newsvendor model in pull systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0307-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Dynamic Programming Algorithm for Crude Oil Transportation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingning Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.42-55. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2011.2164524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net-Based Scheduling of Single-Arm Cluster Tools with Reentrant Atomic Layer Deposition Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.42--55. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2046736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis of Short-Term Scheduling for Crude Oil Operations in Refinery with Oil Residency Time and Charging-Tank-Switch-Overlap Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.190--204. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2059015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tank cycling and scheduling analysis of high fusion point oil transportation for crude oil operations in refinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (4), pp.529--543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted number of tardy jobs in a hybrid flow shop with Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (08), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920902810938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of a dynamic dial-a-ride problem under time-dependent and stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihai Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (2), pp.534-551. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for Pm / sds,ri /∑ni=1 Ci problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (9), pp.2840-2848. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Conflict Detection of Crude Oil Operations for Refinery Process Based on Controlled Colored Timed Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New exact method to solve the Pm/rj/∑Cj schedule problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear programming approach for identical parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Nait Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-2), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation through cost minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O.Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2002.807242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lagrangian relaxation approach for supply chain planning with order/setup costs and capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient heuristic approach for parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07408170304382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel machine scheduling to minimize total tardiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (3), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00175-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic scheduling of a hoist with time window constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1), pp.144-152. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.660860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of the Lagrangean relaxation approach for job shop scheduling: a dynamic programming method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (5), pp.786-795. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.720354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection and maintenance planning: an application of semi-Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (5), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018570518804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Groupe Fiabilité, Equipe de probabilités appliquées et statistiques, Université de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chengbin Chu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received the B.Sc. degree in Electrical Engineering from Hefei University of Technology, Hefei, China, in 1985 and the Ph.D. degree in Computer Science from Metz University, Metz, France, in 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He was with the National Research Institute in Computer Science and Automation (INRIA), France, as a Research Officer (chargé de recherche) from 1987 to 1996. He was a Professor with the University of Technology of Troyes, France, from 1996 to 2008, where he was also the Founding Director of the Industrial Systems Optimization Laboratory. He currently holds a Chair Position in Supply Chain Management at CentraleSupélec, Université Paris-Saclay, France, sponsored by Carrefour, LVMH, SAFRAN and SANOFI. He is interested in research areas related to operationsresearchand modeling, analysis,and optimization ofsupplychainandproduction systems. He is author or co-author of three books and more than 140 articles in international journals such as Operations Research, SIAM Journal of Computing, European Journal of Operational Research, IEEE Transactions on Robotics and Automation, IEEE Transactions on Automation Science and Engineering, IEEE Transactions on Systems, Man and Cybernetics, Parts A and C, International Journal of Production Research, Naval Research Logistics, and so on. He also published many papers in conference proceedings. For his research and application activities, he received the First Prize of Robert Faure Award in 1996. He also received the “1998 Best Transactions Paper Award” from the IEEE Robotics and Automation Society. Three of his articles have been awarded in international conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Chu was named “Chang Jiang Scholars Programme” Chair Professor by the Chinese Ministry of Education in 2005. He was an Overseas Visiting Professor and Overseas Director of the Department of Industrial Engineering at Xi’an Jiaotong University from 2006 to 2010. He is currently a Visiting Chair Professor at Tongji University, Shanghai, China. He served as an Associate Editor of the IEEE Transactions on Robotics and Automation from 2001 to 2004. He is currently an Associate Editor of the IEEE Transactions on Automation Science and Engineering and the IEEE Transactions on Industrial Informatics and a member of the Editorial Board of Computers & Industrial Engineering.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility graph and graph convolution networks-based segmentation of carbon emission in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regino Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.609-630. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributionally robust production planning model for maximizing customer satisfaction with budget and carbon emissions constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109412. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total completion time on non-identical parallel batch machines with arbitrary release times using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309 (3), pp.1024-1046. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization for Reliability-Based Lane Reservation and Route Design Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (12), pp.14490-14505. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2023.3300769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective upper and lower bounds for a two-stage reentrant flexible flow shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengwen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nengmin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2023.106183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and general stochastic parallel machine ScheLoc problem with limited location capacity and customer credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.1179-1193. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented distributionally robust lane reservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.100302. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel batch processing machines scheduling in cloud manufacturing for minimizing total service completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105899. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Formulations and Improved Differential Evolution Algorithm for Optimal Lane Reservation With Task Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.21329-21344. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3175010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm for minimizing maximum lateness and total pollution cost on non-identical parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.108608. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm scheduled on uniform parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117487. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust worker scheduling with motivation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (8), pp.2328--2351. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1730998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for disassembly line balancing problem with limited distributional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.665--682. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1704092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimization for the tempered glass scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101995. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit-oriented distributionally robust chance constrained flowshop scheduling considering credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.2527--2549. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1711982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust disassembly line balancing with ambiguous task processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (19), pp.5806--5835. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1659520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective distribution-free model and method for stochastic disassembly line balancing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (18), pp.5721--5737. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1656841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-plant perishable food production routing with packaging consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.107472. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust parallel machine scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (12), pp.3814--3830. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1497311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimisation for a multi-module reconfigurable manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (19), pp.5974--5995. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1556413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust inventory routing problem to maximize the service level under limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.190--211. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 123 (123), pp.323-346. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coke production scheduling problem: A parallel machine scheduling with batch preprocessings and location-dependent processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dapeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.37--48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage stochastic programming for single yard crane scheduling with uncertain release times of retrieval tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4132--4147. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1516903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-019-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient three-level heuristic for the large-scaled multi-product production routing problem with outsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 272 (3), pp.914--927. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based heuristic to two-stage stochastic program for the parallel machine ScheLoc problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (6), pp.1706--1723. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1504247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Production Inventory Routing Planning for Intelligent Food Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.867--878. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2835145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cutting stock and lot-sizing problem with pattern setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44 - 55. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban freight transport using passenger rail network: Scientific issues and quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Behiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on a two-machine permutation flow shop under time-of-use electricity tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (9), pp.3173--3187. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1401236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and opportunities in sustainable food supply chain: a model-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (17), pp.5700-5722. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1425014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Yard Crane Scheduling With Dynamic Processing Time and Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.3775--3784. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2780256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models for retailers with online channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183 (Part A), pp.171 - 184. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling a tempered glass manufacturing system: a three-stage hybrid flow shop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6084 - 6107. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models with pricing for new products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (1), pp.81 - 92. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID-enabled flexible warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking Scheduling Problems with Deterioration Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/4750791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing public storage warehouses with high demand for revenue maximisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (13), pp.3686 - 3700. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1211338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing an emission trading scheme for local governments: A Stackelberg game model and hybrid algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaofu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.172 - 182. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the joint multitasking scheduling and common due date assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6052 - 6066. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1321804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization of a single machine batch scheduling problem with energy cost consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137, pp.1205--1215. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking scheduling problems with a rate-modifying activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.296 - 312. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1208852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial dynamic programming algorithms for lot sizing models with bounded inventory and stockout and/or backlogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.370--397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-015-5277-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial-time heuristic for the quay crane double-cycling problem with internal-reshuffling operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.52--74. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Semi-Online Algorithm for Scheduling on Two Parallel Batch Processing Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595914500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsvendor model for a dyadic supply chain with Nash bargaining fairness concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5070 - 5085. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Method for Multiobjective Time-Dependent Hazardous Material Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/832814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mixed Integer Programming Approach for Multi-Hoist Cyclic Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.302 - 309. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2254713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cyclic scheduling of a robotic flowshop with multiple part types and flexible processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2014.060434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri-Net-Based Scheduling Strategy for Dual-Arm Cluster Tools With Wafer Revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (5), pp.1182-1194. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2230440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri net modeling and cycle-time analysis of dual-arm cluster tools with wafer revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1), pp.196--207. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2187890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling deteriorating jobs with past-sequence-dependent delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144 (2), pp.418 - 421. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial algorithm for a lot sizing problem with backlogging, outsourcing models and limited inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1), pp.200--210. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic for variable size multiobjective two-dimensional bin packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.3450 - 3465. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.867083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable Containers Management: From a Generic Model to an Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goudenege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale stochastic inventory routing problems with split delivery and service level constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of new employees with learning, forgetting and variable wage with a newsvendor model in pull systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0307-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Dynamic Programming Algorithm for Crude Oil Transportation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingning Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.42-55. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2011.2164524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis of Short-Term Scheduling for Crude Oil Operations in Refinery with Oil Residency Time and Charging-Tank-Switch-Overlap Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.190--204. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2059015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net-Based Scheduling of Single-Arm Cluster Tools with Reentrant Atomic Layer Deposition Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.42--55. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2046736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tank cycling and scheduling analysis of high fusion point oil transportation for crude oil operations in refinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (4), pp.529--543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted number of tardy jobs in a hybrid flow shop with Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (08), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920902810938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of a dynamic dial-a-ride problem under time-dependent and stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihai Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (2), pp.534-551. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for Pm / sds,ri /∑ni=1 Ci problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (9), pp.2840-2848. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Conflict Detection of Crude Oil Operations for Refinery Process Based on Controlled Colored Timed Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear programming approach for identical parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Nait Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-2), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New exact method to solve the Pm/rj/∑Cj schedule problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lagrangian relaxation approach for supply chain planning with order/setup costs and capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation through cost minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O.Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2002.807242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient heuristic approach for parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07408170304382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel machine scheduling to minimize total tardiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (3), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00175-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic scheduling of a hoist with time window constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1), pp.144-152. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.660860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of the Lagrangean relaxation approach for job shop scheduling: a dynamic programming method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (5), pp.786-795. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.720354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection and maintenance planning: an application of semi-Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (5), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018570518804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Groupe Fiabilité, Equipe de probabilités appliquées et statistiques, Université de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regino Criado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Hao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05623-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hong Jia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Zhou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3300769" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisha Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109412" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwen He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengmin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2023016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117487" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108608" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100302" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105899" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488688v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'Ariano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zhao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3175010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470202v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1704092" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1730998" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Coelho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1711982" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuenan Yang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantong Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2018.11.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280475v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1659520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1656841" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1504247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Feng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2835145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie An" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1556413" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132335v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.04.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.12.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Man" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1516903" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Zhu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.07.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Behiri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2018.05.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Zhou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Fang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1401236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1425014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2780256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321804" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745365v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zhang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming (Yale) Gong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxuan Xu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760196v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324222" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.10.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2017.05.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4750791" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1211338" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1208852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Zhong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlin Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5277-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Lei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2254713" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786662v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2014.060434" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786075v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaofu Du" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Nie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595914500389" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786073v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/832814" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786656v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.03.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMQKLK7N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Wu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2187890" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867371v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2230440" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC1CD3NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.867083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0772-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluo Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0307-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLB7S41X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Shen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2164524" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2046736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653639v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desprez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920902810938" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Xiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.01.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKHWFQLJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WD1VGL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Bai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897339" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.11.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM6836Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477208v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nait Tahar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW58BXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477173v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0123-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2XC4DWF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170304382" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02501003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00175-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKW8JCVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02492942v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.660860" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.720354" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regino Criado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Hao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05623-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisha Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hong Jia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3300769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwen He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengmin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2023016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'Ariano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3175010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108608" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1730998" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1704092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuenan Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantong Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2018.11.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1711982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1659520" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1656841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Coelho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497311" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie An" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1556413" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Man" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1516903" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1504247" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Feng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2835145" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Behiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2018.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Fang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1401236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1425014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2780256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxuan Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming (Yale) Gong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.10.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2017.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4750791" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1211338" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.07.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321804" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1208852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Zhong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlin Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5277-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595914500389" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786075v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaofu Du" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Nie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895446" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/832814" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Lei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2254713" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2014.060434" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867371v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2230440" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2187890" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.03.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMQKLK7N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC1CD3NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.867083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0772-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluo Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0307-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLB7S41X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Shen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2164524" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653639v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2046736" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desprez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920902810938" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Xiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.01.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKHWFQLJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490590v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.10.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WD1VGL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Bai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897339" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477208v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nait Tahar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW58BXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.11.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM6836Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0123-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2XC4DWF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170304382" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02501003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00175-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKW8JCVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02492942v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.660860" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.720354" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>