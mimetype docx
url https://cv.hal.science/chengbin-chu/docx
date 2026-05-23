--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chengbin Chu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received the B.Sc. degree in Electrical Engineering from Hefei University of Technology, Hefei, China, in 1985 and the Ph.D. degree in Computer Science from Metz University, Metz, France, in 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He was with the National Research Institute in Computer Science and Automation (INRIA), France, as a Research Officer (chargé de recherche) from 1987 to 1996. He was a Professor with the University of Technology of Troyes, France, from 1996 to 2008, where he was also the Founding Director of the Industrial Systems Optimization Laboratory. He currently holds a Chair Position in Supply Chain Management at CentraleSupélec, Université Paris-Saclay, France, sponsored by Carrefour, LVMH, SAFRAN and SANOFI. He is interested in research areas related to operationsresearchand modeling, analysis,and optimization ofsupplychainandproduction systems. He is author or co-author of three books and more than 140 articles in international journals such as Operations Research, SIAM Journal of Computing, European Journal of Operational Research, IEEE Transactions on Robotics and Automation, IEEE Transactions on Automation Science and Engineering, IEEE Transactions on Systems, Man and Cybernetics, Parts A and C, International Journal of Production Research, Naval Research Logistics, and so on. He also published many papers in conference proceedings. For his research and application activities, he received the First Prize of Robert Faure Award in 1996. He also received the “1998 Best Transactions Paper Award” from the IEEE Robotics and Automation Society. Three of his articles have been awarded in international conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Chu was named “Chang Jiang Scholars Programme” Chair Professor by the Chinese Ministry of Education in 2005. He was an Overseas Visiting Professor and Overseas Director of the Department of Industrial Engineering at Xi’an Jiaotong University from 2006 to 2010. He is currently a Visiting Chair Professor at Tongji University, Shanghai, China. He served as an Associate Editor of the IEEE Transactions on Robotics and Automation from 2001 to 2004. He is currently an Associate Editor of the IEEE Transactions on Automation Science and Engineering and the IEEE Transactions on Industrial Informatics and a member of the Editorial Board of Computers & Industrial Engineering.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility graph and graph convolution networks-based segmentation of carbon emission in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regino Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.609-630. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributionally robust production planning model for maximizing customer satisfaction with budget and carbon emissions constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109412. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total completion time on non-identical parallel batch machines with arbitrary release times using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309 (3), pp.1024-1046. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization for Reliability-Based Lane Reservation and Route Design Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (12), pp.14490-14505. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2023.3300769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective upper and lower bounds for a two-stage reentrant flexible flow shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengwen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nengmin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2023.106183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and general stochastic parallel machine ScheLoc problem with limited location capacity and customer credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.1179-1193. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented distributionally robust lane reservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.100302. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel batch processing machines scheduling in cloud manufacturing for minimizing total service completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105899. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Formulations and Improved Differential Evolution Algorithm for Optimal Lane Reservation With Task Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.21329-21344. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3175010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm for minimizing maximum lateness and total pollution cost on non-identical parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.108608. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm scheduled on uniform parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117487. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust worker scheduling with motivation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (8), pp.2328--2351. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1730998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for disassembly line balancing problem with limited distributional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.665--682. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1704092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimization for the tempered glass scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101995. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit-oriented distributionally robust chance constrained flowshop scheduling considering credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.2527--2549. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1711982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust disassembly line balancing with ambiguous task processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (19), pp.5806--5835. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1659520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective distribution-free model and method for stochastic disassembly line balancing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (18), pp.5721--5737. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1656841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-plant perishable food production routing with packaging consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.107472. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust parallel machine scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (12), pp.3814--3830. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1497311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimisation for a multi-module reconfigurable manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (19), pp.5974--5995. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1556413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust inventory routing problem to maximize the service level under limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.190--211. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 123 (123), pp.323-346. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coke production scheduling problem: A parallel machine scheduling with batch preprocessings and location-dependent processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dapeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.37--48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage stochastic programming for single yard crane scheduling with uncertain release times of retrieval tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4132--4147. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1516903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-019-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient three-level heuristic for the large-scaled multi-product production routing problem with outsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 272 (3), pp.914--927. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based heuristic to two-stage stochastic program for the parallel machine ScheLoc problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (6), pp.1706--1723. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1504247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Production Inventory Routing Planning for Intelligent Food Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.867--878. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2835145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cutting stock and lot-sizing problem with pattern setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44 - 55. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban freight transport using passenger rail network: Scientific issues and quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Behiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on a two-machine permutation flow shop under time-of-use electricity tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (9), pp.3173--3187. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1401236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and opportunities in sustainable food supply chain: a model-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (17), pp.5700-5722. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1425014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Yard Crane Scheduling With Dynamic Processing Time and Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.3775--3784. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2780256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models for retailers with online channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183 (Part A), pp.171 - 184. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling a tempered glass manufacturing system: a three-stage hybrid flow shop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6084 - 6107. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models with pricing for new products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (1), pp.81 - 92. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID-enabled flexible warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking Scheduling Problems with Deterioration Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/4750791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing public storage warehouses with high demand for revenue maximisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (13), pp.3686 - 3700. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1211338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing an emission trading scheme for local governments: A Stackelberg game model and hybrid algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaofu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.172 - 182. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the joint multitasking scheduling and common due date assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6052 - 6066. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1321804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization of a single machine batch scheduling problem with energy cost consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137, pp.1205--1215. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking scheduling problems with a rate-modifying activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.296 - 312. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1208852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial dynamic programming algorithms for lot sizing models with bounded inventory and stockout and/or backlogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.370--397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-015-5277-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial-time heuristic for the quay crane double-cycling problem with internal-reshuffling operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.52--74. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Semi-Online Algorithm for Scheduling on Two Parallel Batch Processing Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595914500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsvendor model for a dyadic supply chain with Nash bargaining fairness concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5070 - 5085. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Method for Multiobjective Time-Dependent Hazardous Material Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/832814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mixed Integer Programming Approach for Multi-Hoist Cyclic Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.302 - 309. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2254713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cyclic scheduling of a robotic flowshop with multiple part types and flexible processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2014.060434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri-Net-Based Scheduling Strategy for Dual-Arm Cluster Tools With Wafer Revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (5), pp.1182-1194. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2230440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri net modeling and cycle-time analysis of dual-arm cluster tools with wafer revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1), pp.196--207. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2187890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling deteriorating jobs with past-sequence-dependent delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144 (2), pp.418 - 421. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial algorithm for a lot sizing problem with backlogging, outsourcing models and limited inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1), pp.200--210. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic for variable size multiobjective two-dimensional bin packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.3450 - 3465. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.867083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable Containers Management: From a Generic Model to an Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goudenege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale stochastic inventory routing problems with split delivery and service level constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of new employees with learning, forgetting and variable wage with a newsvendor model in pull systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0307-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Dynamic Programming Algorithm for Crude Oil Transportation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingning Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.42-55. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2011.2164524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis of Short-Term Scheduling for Crude Oil Operations in Refinery with Oil Residency Time and Charging-Tank-Switch-Overlap Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.190--204. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2059015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net-Based Scheduling of Single-Arm Cluster Tools with Reentrant Atomic Layer Deposition Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.42--55. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2046736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tank cycling and scheduling analysis of high fusion point oil transportation for crude oil operations in refinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (4), pp.529--543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted number of tardy jobs in a hybrid flow shop with Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (08), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920902810938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of a dynamic dial-a-ride problem under time-dependent and stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihai Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (2), pp.534-551. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for Pm / sds,ri /∑ni=1 Ci problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (9), pp.2840-2848. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Conflict Detection of Crude Oil Operations for Refinery Process Based on Controlled Colored Timed Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear programming approach for identical parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Nait Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-2), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New exact method to solve the Pm/rj/∑Cj schedule problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lagrangian relaxation approach for supply chain planning with order/setup costs and capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation through cost minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O.Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2002.807242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient heuristic approach for parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07408170304382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel machine scheduling to minimize total tardiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (3), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00175-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic scheduling of a hoist with time window constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1), pp.144-152. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.660860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of the Lagrangean relaxation approach for job shop scheduling: a dynamic programming method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (5), pp.786-795. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.720354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection and maintenance planning: an application of semi-Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (5), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018570518804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Groupe Fiabilité, Equipe de probabilités appliquées et statistiques, Université de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chengbin Chu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received the B.Sc. degree in Electrical Engineering from Hefei University of Technology, Hefei, China, in 1985 and the Ph.D. degree in Computer Science from Metz University, Metz, France, in 1990.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He was with the National Research Institute in Computer Science and Automation (INRIA), France, as a Research Officer (chargé de recherche) from 1987 to 1996. He was a Professor with the University of Technology of Troyes, France, from 1996 to 2008, where he was also the Founding Director of the Industrial Systems Optimization Laboratory. He currently holds a Chair Position in Supply Chain Management at CentraleSupélec, Université Paris-Saclay, France, sponsored by Carrefour, LVMH, SAFRAN and SANOFI. He is interested in research areas related to operationsresearchand modeling, analysis,and optimization ofsupplychainandproduction systems. He is author or co-author of three books and more than 140 articles in international journals such as Operations Research, SIAM Journal of Computing, European Journal of Operational Research, IEEE Transactions on Robotics and Automation, IEEE Transactions on Automation Science and Engineering, IEEE Transactions on Systems, Man and Cybernetics, Parts A and C, International Journal of Production Research, Naval Research Logistics, and so on. He also published many papers in conference proceedings. For his research and application activities, he received the First Prize of Robert Faure Award in 1996. He also received the “1998 Best Transactions Paper Award” from the IEEE Robotics and Automation Society. Three of his articles have been awarded in international conferences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Chu was named “Chang Jiang Scholars Programme” Chair Professor by the Chinese Ministry of Education in 2005. He was an Overseas Visiting Professor and Overseas Director of the Department of Industrial Engineering at Xi’an Jiaotong University from 2006 to 2010. He is currently a Visiting Chair Professor at Tongji University, Shanghai, China. He served as an Associate Editor of the IEEE Transactions on Robotics and Automation from 2001 to 2004. He is currently an Associate Editor of the IEEE Transactions on Automation Science and Engineering and the IEEE Transactions on Industrial Informatics and a member of the Editorial Board of Computers & Industrial Engineering.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility graph and graph convolution networks-based segmentation of carbon emission in China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regino Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junhua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuya Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 348, pp.609-630. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-023-05623-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributionally robust production planning model for maximizing customer satisfaction with budget and carbon emissions constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.109412. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2023.109412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing total completion time on non-identical parallel batch machines with arbitrary release times using ant colony optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309 (3), pp.1024-1046. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributionally Robust Optimization for Reliability-Based Lane Reservation and Route Design Under Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (12), pp.14490-14505. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2023.3300769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new and general stochastic parallel machine ScheLoc problem with limited location capacity and customer credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (3), pp.1179-1193. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective upper and lower bounds for a two-stage reentrant flexible flow shop scheduling problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengwen He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nengmin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153, pp.106183. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2023.106183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented distributionally robust lane reservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisha Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.100302. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2021.100302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel batch processing machines scheduling in cloud manufacturing for minimizing total service completion time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 146, pp.105899. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2022.105899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Formulations and Improved Differential Evolution Algorithm for Optimal Lane Reservation With Task Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ling Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea D'Ariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongxiang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (11), pp.21329-21344. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2022.3175010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm scheduled on uniform parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 204, pp.117487. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bi-objective evolutionary algorithm for minimizing maximum lateness and total pollution cost on non-identical parallel batch processing machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao-Hong Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 172, pp.108608. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2022.108608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust worker scheduling with motivation effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (8), pp.2328--2351. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1730998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for disassembly line balancing problem with limited distributional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (3), pp.665--682. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1704092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimization for the tempered glass scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.101995. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2018.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit-oriented distributionally robust chance constrained flowshop scheduling considering credit risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (8), pp.2527--2549. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2020.1711982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust disassembly line balancing with ambiguous task processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (19), pp.5806--5835. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1659520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-objective distribution-free model and method for stochastic disassembly line balancing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (18), pp.5721--5737. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1656841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-plant perishable food production routing with packaging consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 221, pp.107472. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-oriented robust parallel machine scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (12), pp.3814--3830. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1497311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-oriented bi-objective optimisation for a multi-module reconfigurable manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijie An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (19), pp.5974--5995. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1556413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally robust inventory routing problem to maximize the service level under limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.190--211. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of models and algorithms for optimizing shared mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 123 (123), pp.323-346. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coke production scheduling problem: A parallel machine scheduling with batch preprocessings and location-dependent processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junkai He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dapeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.37--48. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage stochastic programming for single yard crane scheduling with uncertain release times of retrieval tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (13), pp.4132--4147. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1516903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owning or sharing autonomous vehicles: comparing different ownership and usage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abood Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-019-0370-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient three-level heuristic for the large-scaled multi-product production routing problem with outsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 272 (3), pp.914--927. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2018.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario-based heuristic to two-stage stochastic program for the parallel machine ScheLoc problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (6), pp.1706--1723. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1504247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Production Inventory Routing Planning for Intelligent Food Logistics Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yantong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenpeng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.867--878. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2018.2835145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined cutting stock and lot-sizing problem with pattern setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.44 - 55. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban freight transport using passenger rail network: Scientific issues and quantitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Behiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Belmokhtar-Berraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.227 - 245. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances and opportunities in sustainable food supply chain: a model-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dolgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (17), pp.5700-5722. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2018.1425014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling on a two-machine permutation flow shop under time-of-use electricity tariffs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kan Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (9), pp.3173--3187. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1401236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Yard Crane Scheduling With Dynamic Processing Time and Interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyi Man</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.3775--3784. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2017.2780256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling a tempered glass manufacturing system: a three-stage hybrid flow shop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuenan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiantong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6084 - 6107. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1324222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models with pricing for new products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 260 (1), pp.81 - 92. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic lot-sizing models for retailers with online channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming (Yale) Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 183 (Part A), pp.171 - 184. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID-enabled flexible warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Piramuthu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.99-112. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dss.2017.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking Scheduling Problems with Deterioration Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/4750791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing public storage warehouses with high demand for revenue maximisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhe Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxuan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeming Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinlong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (13), pp.3686 - 3700. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1211338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the joint multitasking scheduling and common due date assignment problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (20), pp.6052 - 6066. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2017.1321804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing an emission trading scheme for local governments: A Stackelberg game model and hybrid algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaofu Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.172 - 182. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective optimization of a single machine batch scheduling problem with energy cost consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 137, pp.1205--1215. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.07.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitasking scheduling problems with a rate-modifying activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (1), pp.296 - 312. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1208852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial dynamic programming algorithms for lot sizing models with bounded inventory and stockout and/or backlogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (3), pp.370--397. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-015-5277-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial-time heuristic for the quay crane double-cycling problem with internal-reshuffling operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zizhen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.52--74. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2015.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Semi-Online Algorithm for Scheduling on Two Parallel Batch Processing Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanguo Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (5), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0217595914500389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability optimization of a redundant system through dependency modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (19-20), pp.4574 - 4585. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newsvendor model for a dyadic supply chain with Nash bargaining fairness concerns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaofu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengfei Nie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (17), pp.5070 - 5085. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.895446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model and Method for Multiobjective Time-Dependent Hazardous Material Transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/832814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal cyclic scheduling of a robotic flowshop with multiple part types and flexible processing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (2), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2014.060434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Mixed Integer Programming Approach for Multi-Hoist Cyclic Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ada Che</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.302 - 309. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2013.2254713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Petri-Net-Based Scheduling Strategy for Dual-Arm Cluster Tools With Wafer Revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE transactions on systems, man, and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (5), pp.1182-1194. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2230440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling deteriorating jobs with past-sequence-dependent delivery times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 144 (2), pp.418 - 421. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri net modeling and cycle-time analysis of dual-arm cluster tools with wafer revisiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man and Cybernetics, Part A: Systems and Humans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (1), pp.196--207. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCA.2012.2187890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A polynomial algorithm for a lot sizing problem with backlogging, outsourcing models and limited inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhong Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanlin Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (1), pp.200--210. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2012.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heuristic for variable size multiobjective two-dimensional bin packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ya Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (12), pp.3450 - 3465. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2013.867083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusable Containers Management: From a Generic Model to an Industrial Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Jemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goudenege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.26-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale stochastic inventory routing problems with split delivery and service level constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 197 (1), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-010-0772-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Polynomial Dynamic Programming Algorithm for Crude Oil Transportation Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingning Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (1), pp.42-55. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2011.2164524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of new employees with learning, forgetting and variable wage with a newsvendor model in pull systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingluo Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.73-89. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-009-0307-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Series-parallel Systems Design: Reliability Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (4), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.14.473-487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net-Based Scheduling of Single-Arm Cluster Tools with Reentrant Atomic Layer Deposition Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.42--55. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2046736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schedulability Analysis of Short-Term Scheduling for Crude Oil Operations in Refinery with Oil Residency Time and Charging-Tank-Switch-Overlap Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.190--204. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2010.2059015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tank cycling and scheduling analysis of high fusion point oil transportation for crude oil operations in refinery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengchu Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (4), pp.529--543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing the weighted number of tardy jobs in a hybrid flow shop with Genetic Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (08), pp.745-757. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09511920902810938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of a dynamic dial-a-ride problem under time-dependent and stochastic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihai Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (2), pp.534-551. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability optimization of a redundant system with failure dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (12), pp.1627-1634. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2006.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact method for Pm / sds,ri /∑ni=1 Ci problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Nessah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (9), pp.2840-2848. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2005.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Conflict Detection of Crude Oil Operations for Refinery Process Based on Controlled Colored Timed Petri Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naiqi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (4), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMCC.2007.897339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a maintainable cold-standby system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (1), pp.85-91. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2005.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear programming approach for identical parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Nait Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Amodeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99 (1-2), pp.63-73. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New exact method to solve the Pm/rj/∑Cj schedule problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dynamic Programming Method for Reliability &amp; Redundancy Allocation in a Parallel-Series System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (2), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2005.847270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation problem in a series–parallel system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 90 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2004.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allocation de fiabilité et de redondance. Les systèmes parallèle-série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (1-2), pp.85-102. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.38.85-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lagrangian relaxation approach for supply chain planning with order/setup costs and capacity constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems Science and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (1), pp.98-110. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11518-006-0123-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability allocation through cost minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.O.Charles Elegbede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 52 (1), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2002.807242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient heuristic approach for parallel machine scheduling with job splitting and sequence-dependent setup times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07408170304382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fiabilité d'un système de prévision de la demande dans le cas d'une politique de regroupement des besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (4), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2004005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel machine scheduling to minimize total tardiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yalaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 76 (3), pp.265-279. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5273(01)00175-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic scheduling of a hoist with time window constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (1), pp.144-152. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.660860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improvement of the Lagrangean relaxation approach for job shop scheduling: a dynamic programming method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxun Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Proth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (5), pp.786-795. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/70.720354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspection and maintenance planning: an application of semi-Markov decision processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 8 (5), pp.467-476. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018570518804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire Groupe Fiabilité, Equipe de probabilités appliquées et statistiques, Université de Marne-la-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengbin Chu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId279"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regino Criado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Hao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05623-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisha Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hong Jia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3300769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwen He" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengmin Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2023016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'Ariano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3175010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108608" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117487" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1730998" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1704092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuenan Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantong Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2018.11.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1711982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1659520" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1656841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Coelho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497311" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie An" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1556413" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Man" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1516903" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1504247" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Feng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2835145" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Behiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2018.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Fang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1401236" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977572v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1425014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2780256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxuan Xu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming (Yale) Gong" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.10.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760196v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324222" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760185v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2017.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4750791" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1211338" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.07.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760200v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321804" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1208852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Zhong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlin Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5277-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595914500389" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786075v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaofu Du" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Nie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895446" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/832814" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786657v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Lei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2254713" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786662v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2014.060434" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867371v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2230440" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735482v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2187890" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786656v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.03.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMQKLK7N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC1CD3NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.867083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0772-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735059v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluo Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0307-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLB7S41X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653649v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Shen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2164524" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653639v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645145v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2046736" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desprez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920902810938" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Xiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.01.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKHWFQLJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490590v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.10.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WD1VGL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Bai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897339" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477208v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nait Tahar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW58BXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.11.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM6836Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0123-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2XC4DWF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170304382" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02501003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00175-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKW8JCVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02492942v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.660860" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.720354" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488652v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regino Criado" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhua Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuya Hao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05623-9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488632v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisha Han" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488668v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Hong Jia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.02.015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488674v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengchu Zhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3300769" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488659v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Lin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifeng Zheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2023016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488743v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Zheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwen He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nengmin Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2023.106183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488678v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2021.100302" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2022.105899" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea D'Ariano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zhao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3175010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfu Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117487" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2022.108608" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1730998" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1704092" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuenan Yang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiantong Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2018.11.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1711982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280475v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1659520" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274860v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1656841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288728v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yantong Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Coelho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.08.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1497311" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie An" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1556413" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2019.04.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014342v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abood Mourad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2019.02.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dapeng Yang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyi Man" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1516903" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-019-0370-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanguo Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2018.07.018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927546v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1504247" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenpeng Feng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2018.2835145" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Zhou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2018.02.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Behiri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar-Berraf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2018.05.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1425014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijin Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Fang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1401236" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2017.2780256" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760196v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324222" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760185v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Wu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming (Yale) Gong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxuan Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760165v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.10.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689494v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Piramuthu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dss.2017.05.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/4750791" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Yuan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeming Gong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1211338" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760200v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1321804" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745365v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaofu Hong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Yu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2017.07.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.07.206" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1208852" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180405v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Zhong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanlin Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-015-5277-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zizhen Zhang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2015.06.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096246v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0217595914500389" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Yu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2014.03.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786075v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaofu Du" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Nie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.895446" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Che" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/832814" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Lei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2014.060434" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Feng" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2013.2254713" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867371v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiqi Wu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2230440" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786656v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.03.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMQKLK7N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCA.2012.2187890" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2012.08.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC1CD3NX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785789v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.867083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-010-0772-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingning Shen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2011.2164524" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735059v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufei Huang" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingluo Wang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-009-0307-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLB7S41X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362296v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.14.473-487" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645145v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2046736" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653639v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2010.2059015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Desprez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09511920902810938" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02521835v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihai Xiang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.01.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKHWFQLJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359495v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2006.09.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z54KT7B3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490590v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Nessah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2005.10.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WD1VGL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02498059v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Bai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCC.2007.897339" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356419v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2005.11.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXQG4TD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477208v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Nait Tahar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW58BXH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02499450v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.11.002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM6836Q3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290241v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2005.847270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.10.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2D3895H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297399v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.38.85-102" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462DCAEF0588E988DBC053E1B7585811AB48B601/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02477173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11518-006-0123-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H2XC4DWF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02503785v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O.Charles Elegbede" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2002.807242" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490429v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170304382" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02316205v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2004005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02501003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5273(01)00175-X" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKW8JCVJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02492942v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Proth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.660860" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02490619v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/70.720354" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319948v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grall" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018570518804" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9PQSKB66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02630914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>