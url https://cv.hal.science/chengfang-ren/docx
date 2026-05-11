--- v0 (2026-03-21)
+++ v1 (2026-05-11)
@@ -382,811 +382,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Equivalent Architectures of Complex-valued and Real-valued Neural Networks - Application on Polarimetric SAR Image Segmentation</w:t>
+                <w:t xml:space="preserve">Self-Supervised Learning Based Anomaly Detection in Synthetic Aperture Radar Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Agustín Barrachina</w:t>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Morisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vieillard</w:t>
+                <w:t xml:space="preserve">Sebastien Angelliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11265-022-01793-0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.440-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJSP.2022.3229618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771786v1</w:t>
+                <w:t xml:space="preserve">hal-03975492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supervised Learning Based Anomaly Detection in Synthetic Aperture Radar Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Muzeau</w:t>
+                <w:t xml:space="preserve">Comparison Between Equivalent Architectures of Complex-valued and Real-valued Neural Networks - Application on Polarimetric SAR Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Agustín Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Datcu</w:t>
+                <w:t xml:space="preserve">Christèle Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3, pp.440-449. </w:t>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJSP.2022.3229618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11265-022-01793-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975492v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
+                <w:t xml:space="preserve">Matched and Mismatched Estimation of Kronecker Product of Linearly Structured Scatter Matrices under Elliptical Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Collas</w:t>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.603-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3042946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521278v1</w:t>
+                <w:t xml:space="preserve">hal-03039552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched and Mismatched Estimation of Kronecker Product of Linearly Structured Scatter Matrices under Elliptical Distributions</w:t>
+                <w:t xml:space="preserve">Probabilistic PCA From Heteroscedastic Signals: Geometric Framework and Application to Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 69, pp.603-616. </w:t>
+              <w:t xml:space="preserve">, 2021, 69, pp.6546-6560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2020.3042946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2021.3130997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039552v1</w:t>
+                <w:t xml:space="preserve">hal-03521278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance of Complex M-estimators for Multivariate Location and Scatter Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+                <w:t xml:space="preserve">Asymptotic Performance of Complex $M$ -Estimators for Multivariate Location and Scatter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.367-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lsp.2019.2891201⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2891201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968961v1</w:t>
+                <w:t xml:space="preserve">hal-04472361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Performance of Complex $M$ -Estimators for Multivariate Location and Scatter Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mériaux</w:t>
+                <w:t xml:space="preserve">Asymptotic Performance of Complex M-estimators for Multivariate Location and Scatter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (2), pp.367-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2019.2891201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lsp.2019.2891201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472361v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Maximum Likelihood Estimator Statistics for Unimodal Elliptical Distributions in the High Signal-to-Noise Ratio Regime</w:t>
               </w:r>
@@ -1687,51 +1687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the accuracy and resolvability of vector parameter estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yadang Alexis Rouzoumka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Terreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2210,278 +2210,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the impact of despeckling for supervised SAR super-resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Muzeau</w:t>
+                <w:t xml:space="preserve">Complex-valued Wasserstein GAN for SAR Image Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dhédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE IGARSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10642629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914978v1</w:t>
+                <w:t xml:space="preserve">hal-04529685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-valued Wasserstein GAN for SAR Image Generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Levi</w:t>
+                <w:t xml:space="preserve">On the impact of despeckling for supervised SAR super-resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Hinostroza</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Brigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IGARSS 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529685v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General Feature Extraction In SAR Target Classification: A Contrastive Learning Approach Across Sensor Types</w:t>
               </w:r>
@@ -2708,589 +2708,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-valued neural networks for polarimetric sar segmentation using pauli representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Barrachina</w:t>
+                <w:t xml:space="preserve">SAR Anomalies Detection based on Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Morisseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vieillard</w:t>
+                <w:t xml:space="preserve">Sebastien Angelliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE- IGARSS 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVIIIème Colloque GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752893v1</w:t>
+                <w:t xml:space="preserve">hal-03790615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merits of Complex-Valued Neural Networks for PolSAR image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Agustin Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christèle Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Phillipe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ON THE USE OF GEODESIC TRIANGLES BETWEEN GAUSSIAN DISTRIBUTIONS FOR CLASSIFICATION PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Singapour, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'anomalies en SAR basée sur les réseaux génératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angelliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Datcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Geometric Metric Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Collas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,178 +3296,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAR Anomalies Detection based on Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Muzeau</w:t>
+                <w:t xml:space="preserve">Complex-valued neural networks for polarimetric sar segmentation using pauli representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Datcu</w:t>
+                <w:t xml:space="preserve">Christèle Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIème Colloque GRETSI 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE- IGARSS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790615v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par transfert en grande dimension : application aux images SAR polarimétriques</w:t>
               </w:r>
@@ -3564,507 +3564,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex-Valued vs. Real-Valued Neural Networks for Classification Perspectives: An Example on Non-Circular Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Merlin</w:t>
+                <w:t xml:space="preserve">J Agustin A Barrachina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christele Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET International Radar Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Chongqing, China. </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022656v1</w:t>
+                <w:t xml:space="preserve">hal-03144092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tyler-type estimator of location and scatter leveraging Riemannian optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchard</w:t>
+                <w:t xml:space="preserve">Classification in C-band of Doppler signatures of human activities in indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cadart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Breloy</w:t>
+                <w:t xml:space="preserve">Marin Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414974⟩</w:t>
+              <w:t xml:space="preserve">IET International Radar Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chongqing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2021.0597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144104v1</w:t>
+                <w:t xml:space="preserve">hal-03022656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex-Valued vs. Real-Valued Neural Networks for Classification Perspectives: An Example on Non-Circular Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J Agustin A Barrachina</w:t>
+                <w:t xml:space="preserve">A Tyler-type estimator of location and scatter leveraging Riemannian optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Collas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ginolhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144092v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Estimation of Kronecker Product of Linear Structured Scatter Matrices under t-distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Signal Processing Conference (EUSIPCO 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.2418-2422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4092,598 +4092,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recursions of Robust COMET Algorithm for Convexly Structured Shape Matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+                <w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Fix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eusipco.2019.8903167⟩</w:t>
+              <w:t xml:space="preserve">2019 International Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155905v1</w:t>
+                <w:t xml:space="preserve">hal-02492643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation robuste de matrices de dispersion structurées pour des modèles bien/mal spécifiés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Meriaux</w:t>
+                <w:t xml:space="preserve">Distributing deep neural networks for maximising computing capabilities and power efficiency in swarm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kolar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forster</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155887v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributing deep neural networks for maximising computing capabilities and power efficiency in swarm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Kolar</w:t>
+                <w:t xml:space="preserve">On the Recursions of Robust COMET Algorithm for Convexly Structured Shape Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2019.8702672⟩</w:t>
+              <w:t xml:space="preserve">27th European Signal Processing Conference (EUSIPCO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eusipco.2019.8903167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434837v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of airplane signatures using passive VHF radar for recognition perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Israel Hinostroza Sáenz</w:t>
+                <w:t xml:space="preserve">Estimation robuste de matrices de dispersion structurées pour des modèles bien/mal spécifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Fix</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Radar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02492643v1</w:t>
+                <w:t xml:space="preserve">hal-02155887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une version récursive de RCOMET pour l'estimation robuste de matrices de forme à structure convexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Breloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Breloy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28eme Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
@@ -4816,103 +4816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Estimation of Scatter Matrix with Convex Structure under t-Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Calgary, Canada. pp.4474-4478, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5054,103 +5054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust-COMET for Covariance Estimation in Convex Structures: Algorithm and Statistical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Breloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 7th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5197,51 +5197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance bounds under misspecification model for MIMO radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5331,51 +5331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche de résolution limite dans le cadre d'estimation paramétrique multidimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,51 +5826,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution techniques for Radar: Myth or Reality?</w:t>
+                <w:t xml:space="preserve">Hybrid Lower Bound On The MSE Based On The Barankin And Weiss-Weinstein Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
@@ -5901,89 +5901,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5534-5538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926285v1</w:t>
+                <w:t xml:space="preserve">hal-00800214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une borne inférieure de l'erreur quadratique moyenne pour l'estimation simultané de paramètres aléatoires et non-aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6038,81 +6047,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Lower Bound On The MSE Based On The Barankin And Weiss-Weinstein Bounds</w:t>
+                <w:t xml:space="preserve">High resolution techniques for Radar: Myth or Reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galy</w:t>
@@ -6143,82 +6152,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Larzabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00800214v1</w:t>
+                <w:t xml:space="preserve">hal-00926285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6236,77 +6236,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex-Valued vs. Real-Valued Neural Networks for Classification Perspectives: An Example on Non-Circular Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Agustin A Barrachina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengfang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christele Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6656,51 +6656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Agustin Barrachina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#233;le Morisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3246391" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Barrachina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Morisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01793-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Angelliaume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Datcu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2022.3229618" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3042946" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2019.2891201" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2891201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2831178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2015.2457617" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2412173" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2328322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05328928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Alexis Rouzoumka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Huy Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huy Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229081" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529685v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Levi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642629" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frontera-Pons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ovarlez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Waltsburger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181766" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrachina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883251" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830417v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Barrachina" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Ovarlez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03790615v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Doz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agustin A Barrachina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Morisseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413814" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155887v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gacoin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462449" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362436" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178616" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926285v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00800214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638722" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02941957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280480v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04500661v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shufan Yang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Kernec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Romain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fioranelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cadart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3240895" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Agustin Barrachina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengfang Ren" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#233;le Morisseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vieillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2023.3246391" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975492v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Angelliaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Datcu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJSP.2022.3229618" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771786v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agust&#237;n Barrachina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Morisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-022-01793-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meriaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Breloy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forster" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.3042946" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03521278v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ginolhac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3130997" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472361v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;riaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2019.2891201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2019.2891201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798888v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2831178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Chlaily" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J.J. Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2687764" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Larzabal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2015.2457617" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2412173" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2328322" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05328928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadang Alexis Rouzoumka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Terreaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Huy Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Fix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Frontera-Pons" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05235749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Huy Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN64981.2025.11229081" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529685v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dh&#233;din" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Levi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10642629" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Brigui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muzeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frontera-Pons" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ovarlez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Waltsburger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kolar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS46773.2023.10181766" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03790615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830417v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Agustin Barrachina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Ovarlez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747872" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830331v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angelliaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931132v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752893v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrachina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883251" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Doz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03144092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Agustin A Barrachina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Morisseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413814" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03022656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Merlin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Manfredi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2021.0597" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Breloy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco47968.2020.9287415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hinostroza S&#225;enz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171376" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gacoin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2019.8702672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155905v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Forster" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8903167" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp.2018.8462449" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567124v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234922v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362436" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234914v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234924v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178616" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01234916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854486" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00800214v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638722" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926286v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02941957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280480v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>