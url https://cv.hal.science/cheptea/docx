--- v0 (2026-03-10)
+++ v1 (2026-04-06)
@@ -550,222 +550,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How will Brexit affect the patterns of European agricultural and food exports?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is irrigation driven by the price of internationally traded agricultural products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (5), pp.1031-1073. </w:t>
+              <w:t xml:space="preserve">Q Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbab037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/qopen/qoab002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720181v1</w:t>
+                <w:t xml:space="preserve">hal-03227465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is irrigation driven by the price of internationally traded agricultural products?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How will Brexit affect the patterns of European agricultural and food exports?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-18. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (5), pp.1031-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/qopen/qoab002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbab037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227465v1</w:t>
+                <w:t xml:space="preserve">hal-03720181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russian Food Embargo and the Lost Trade</w:t>
               </w:r>
@@ -2267,217 +2267,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941386v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retailer-driven value chain in agri-food sector: analysis of the participation of French firms</w:t>
+                <w:t xml:space="preserve">Chaines de valeur mondiales pilotées par la grande distribution : analyse de la participation des entreprises agroalimentaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI EAAE Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Apr 2021, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346839v1</w:t>
+                <w:t xml:space="preserve">hal-03216904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaines de valeur mondiales pilotées par la grande distribution : analyse de la participation des entreprises agroalimentaires françaises</w:t>
+                <w:t xml:space="preserve">Retailer-driven value chain in agri-food sector: analysis of the participation of French firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Apr 2021, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">XVI EAAE Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216904v1</w:t>
+                <w:t xml:space="preserve">hal-03346839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The positioning of French agrifood firms in GVCs</w:t>
               </w:r>
@@ -4694,224 +4694,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexit referendum and region-level agri-food trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation and positioning of agri-food firms in global value chains: Measures and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos G Syrengelas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+                <w:t xml:space="preserve">Cécile Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975685v1</w:t>
+                <w:t xml:space="preserve">hal-04913372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation and positioning of agri-food firms in global value chains: Measures and data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
+                <w:t xml:space="preserve">Brexit referendum and region-level agri-food trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos G Syrengelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Leroy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913372v1</w:t>
+                <w:t xml:space="preserve">hal-04975685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retailer-driven value chains in the agri-food sector: An analysis of French firms</w:t>
               </w:r>
@@ -7130,51 +7130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A7AC6FA3"/>
+    <w:nsid w:val="BEC0055F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7361,51 +7361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cheptea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3182-9498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifs035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00286.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941386v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346839v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Sondjo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cheptea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3182-9498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifs035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00286.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941386v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Sondjo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>