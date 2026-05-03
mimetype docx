--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2267,312 +2267,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941386v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaines de valeur mondiales pilotées par la grande distribution : analyse de la participation des entreprises agroalimentaires françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The positioning of French agrifood firms in GVCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Apr 2021, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2021 IATRC Annual Meeting "Trade and Environmental Policies: Synergies and Rivalries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC), Dec 2021, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216904v1</w:t>
+                <w:t xml:space="preserve">hal-03566625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retailer-driven value chain in agri-food sector: analysis of the participation of French firms</w:t>
+                <w:t xml:space="preserve">Chaines de valeur mondiales pilotées par la grande distribution : analyse de la participation des entreprises agroalimentaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI EAAE Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Apr 2021, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346839v1</w:t>
+                <w:t xml:space="preserve">hal-03216904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positioning of French agrifood firms in GVCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retailer-driven value chain in agri-food sector: analysis of the participation of French firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IATRC Annual Meeting "Trade and Environmental Policies: Synergies and Rivalries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC), Dec 2021, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">XVI EAAE Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566625v1</w:t>
+                <w:t xml:space="preserve">hal-03346839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is irrigation driven by the economic value of internationally traded agricultural products?</w:t>
               </w:r>
@@ -2634,368 +2634,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competitiveness of French agri-food exports: a methodological and comparative approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French agri-food exports vs. Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Aug 2018, Washington, D.C., United States. 22 p</w:t>
+              <w:t xml:space="preserve">81. Annual conference of the AES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2018, Coventry, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964294v1</w:t>
+                <w:t xml:space="preserve">hal-02175591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water productivity of internationally traded agricultural products</w:t>
+                <w:t xml:space="preserve">The competitiveness of French agri-food exports: a methodological and comparative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Société Française d'Economie Rurale (SFER). FRA., Aug 2018, Washington, D.C., United States. 15 p</w:t>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Aug 2018, Washington, D.C., United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964295v1</w:t>
+                <w:t xml:space="preserve">hal-01964294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competitiveness of French exports of animal products</w:t>
+                <w:t xml:space="preserve">The water productivity of internationally traded agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 27 p</w:t>
+              <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Société Française d'Economie Rurale (SFER). FRA., Aug 2018, Washington, D.C., United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964297v1</w:t>
+                <w:t xml:space="preserve">hal-01964295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French agri-food exports vs. Brexit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The competitiveness of French exports of animal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81. Annual conference of the AES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2018, Coventry, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175591v1</w:t>
+                <w:t xml:space="preserve">hal-01964297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russian food embargo and changes in agri-food export patterns</w:t>
               </w:r>
@@ -3234,273 +3234,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evidence on sovereign yield spread drivers in the euro area market</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do multinational retailers affect the export competitiveness of host countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2014, Lyon, France. 15 p</w:t>
+              <w:t xml:space="preserve">IATRC Annual Meeting 2014 : "Food and Resources: Conflict and Trade"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Center (IATRC). USA., Dec 2014, San Diego, United States. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462764v1</w:t>
+                <w:t xml:space="preserve">hal-01209065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do exporting firms benefit from retail internationalization? Evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical evidence on sovereign yield spread drivers in the euro area market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; European Trade Studies Group (ETSG). IRL.; Conference of Romanian Academic Economists (ERMAS). ROU., Aug 2014, Ljubljana, Slovenia. 14 p</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2014, Lyon, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208978v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do multinational retailers affect the export competitiveness of host countries?</w:t>
+                <w:t xml:space="preserve">Do exporting firms benefit from retail internationalization? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IATRC Annual Meeting 2014 : "Food and Resources: Conflict and Trade"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Center (IATRC). USA., Dec 2014, San Diego, United States. 32 p</w:t>
+              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; European Trade Studies Group (ETSG). IRL.; Conference of Romanian Academic Economists (ERMAS). ROU., Aug 2014, Ljubljana, Slovenia. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209065v1</w:t>
+                <w:t xml:space="preserve">hal-01208978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinational retailers and firm-level exports</w:t>
               </w:r>
@@ -3594,51 +3594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovereign bond spread drivers in EU market in the aftermath of the global financial crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Matei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. International Atlantic Economic Society (IAES) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Atlantic Economic Society,St Louis (USA) (IAES). USA.; European Economic Association and Econometric Society. USA.; Association Française de Science Economique (AFSE). FRA., Mar 2012, Istanbul, Turkey. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3847,191 +3847,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational retailers and home country exports</w:t>
+                <w:t xml:space="preserve">Who gains and who loses from China’s growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IATRC 2012 Annual Meeting "New Rules of Trade?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Dec 2012, San Diego, United States. 25 p</w:t>
+              <w:t xml:space="preserve">13. Annual conference ETSG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Trade Studies Group (ETSG). IRL.; European Association of Agricultural Economists (EAAE). INT., Sep 2011, Copenhague, Denmark. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208975v1</w:t>
+                <w:t xml:space="preserve">hal-01208833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who gains and who loses from China’s growth?</w:t>
+                <w:t xml:space="preserve">Multinational retailers and home country exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Annual conference ETSG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Trade Studies Group (ETSG). IRL.; European Association of Agricultural Economists (EAAE). INT., Sep 2011, Copenhague, Denmark. 39 p</w:t>
+              <w:t xml:space="preserve">IATRC 2012 Annual Meeting "New Rules of Trade?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC). INT., Dec 2012, San Diego, United States. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208833v1</w:t>
+                <w:t xml:space="preserve">hal-01208975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Border effects and european integration</w:t>
               </w:r>
@@ -4211,73 +4211,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Annual conference ETSG 2007 Athens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Joint seminar IAAE-EAAE, 104. Seminar of the European Association of Agricultural Economics (EAAE): Agricultural Economics and Transition: What was expected, what we observed, the lessons learned</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; European Association of Agricultural Economists (EAAE). INT., Sep 2007, Budapest, Hungary. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754307v1</w:t>
+                <w:t xml:space="preserve">hal-02285604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal barriers, agricultural trade, and the Euro Area</w:t>
               </w:r>
@@ -4293,73 +4293,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet-Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint seminar IAAE-EAAE, 104. Seminar of the European Association of Agricultural Economics (EAAE): Agricultural Economics and Transition: What was expected, what we observed, the lessons learned</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Agricultural Economists (IAAE). INT.; European Association of Agricultural Economists (EAAE). INT., Sep 2007, Budapest, Hungary. 23 p</w:t>
+              <w:t xml:space="preserve">9. Annual conference ETSG 2007 Athens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285604v1</w:t>
+                <w:t xml:space="preserve">hal-02754307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informal barriers, agricultural trade, and the Euro Area</w:t>
               </w:r>
@@ -4586,51 +4586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovereign Bond Spread Drivers in the EU Market in the Aftermath of the Global Financial Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4694,224 +4694,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation and positioning of agri-food firms in global value chains: Measures and data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
+                <w:t xml:space="preserve">Brexit referendum and region-level agri-food trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos G Syrengelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Leroy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913372v1</w:t>
+                <w:t xml:space="preserve">hal-04975685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexit referendum and region-level agri-food trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation and positioning of agri-food firms in global value chains: Measures and data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos G Syrengelas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+                <w:t xml:space="preserve">Cécile Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975685v1</w:t>
+                <w:t xml:space="preserve">hal-04913372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retailer-driven value chains in the agri-food sector: An analysis of French firms</w:t>
               </w:r>
@@ -5209,75 +5209,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462762v1</w:t>
+                <w:t xml:space="preserve">hal-01209066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exporting firms and retail internationalization. Evidence from France</w:t>
+                <w:t xml:space="preserve">Do exporting firms benefit from retail internationalization? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
@@ -5301,75 +5301,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462720v1</w:t>
+                <w:t xml:space="preserve">hal-01462762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do exporting firms benefit from retail internationalization? Evidence from France</w:t>
+                <w:t xml:space="preserve">Exporting firms and retail internationalization. Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
@@ -5393,51 +5393,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209066v1</w:t>
+                <w:t xml:space="preserve">hal-01462720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of EU and EU Member States’ External Competitiveness</w:t>
               </w:r>
@@ -5605,566 +5605,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU External Competitiveness: recent developments</w:t>
+                <w:t xml:space="preserve">Multinational retailers and home country exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208972v1</w:t>
+                <w:t xml:space="preserve">hal-01208857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational retailers and home country exports</w:t>
+                <w:t xml:space="preserve">EU External Competitiveness: recent developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Pindyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208857v1</w:t>
+                <w:t xml:space="preserve">hal-01208972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Export Performance</w:t>
+                <w:t xml:space="preserve">Multinational Retailers and Home Country Exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208836v1</w:t>
+                <w:t xml:space="preserve">hal-01208974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who gains and who loses from China's growth?</w:t>
+                <w:t xml:space="preserve">European Export Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Zignago</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208834v1</w:t>
+                <w:t xml:space="preserve">hal-01208836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovereign bond spread drivers in the EU market in the aftermath of the global financial crisis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who gains and who loses from China's growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845660v1</w:t>
+                <w:t xml:space="preserve">hal-01208834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational Retailers and Home Country Exports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sovereign bond spread drivers in the EU market in the aftermath of the global financial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208974v1</w:t>
+                <w:t xml:space="preserve">hal-00845660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the gravity approach to sector trade: who bears the trade costs?</w:t>
               </w:r>
@@ -7130,51 +7130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BEC0055F"/>
+    <w:nsid w:val="C1F65772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7361,51 +7361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cheptea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3182-9498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifs035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00286.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941386v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913372v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Sondjo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cheptea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3182-9498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifs035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00286.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941386v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Sondjo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>