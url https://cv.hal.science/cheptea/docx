--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2267,312 +2267,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941386v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positioning of French agrifood firms in GVCs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaines de valeur mondiales pilotées par la grande distribution : analyse de la participation des entreprises agroalimentaires françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IATRC Annual Meeting "Trade and Environmental Policies: Synergies and Rivalries"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC), Dec 2021, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Apr 2021, Clermond-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566625v1</w:t>
+                <w:t xml:space="preserve">hal-03216904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaines de valeur mondiales pilotées par la grande distribution : analyse de la participation des entreprises agroalimentaires françaises</w:t>
+                <w:t xml:space="preserve">Retailer-driven value chain in agri-food sector: analysis of the participation of French firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Apr 2021, Clermond-Ferrand, France</w:t>
+              <w:t xml:space="preserve">XVI EAAE Virtual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216904v1</w:t>
+                <w:t xml:space="preserve">hal-03346839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retailer-driven value chain in agri-food sector: analysis of the participation of French firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The positioning of French agrifood firms in GVCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Messanh Agbekponou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI EAAE Virtual Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jul 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2021 IATRC Annual Meeting "Trade and Environmental Policies: Synergies and Rivalries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Consortium (IATRC), Dec 2021, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346839v1</w:t>
+                <w:t xml:space="preserve">hal-03566625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is irrigation driven by the economic value of internationally traded agricultural products?</w:t>
               </w:r>
@@ -2634,368 +2634,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French agri-food exports vs. Brexit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The competitiveness of French agri-food exports: a methodological and comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81. Annual conference of the AES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2018, Coventry, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Aug 2018, Washington, D.C., United States. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175591v1</w:t>
+                <w:t xml:space="preserve">hal-01964294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competitiveness of French agri-food exports: a methodological and comparative approach</w:t>
+                <w:t xml:space="preserve">The water productivity of internationally traded agricultural products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Huchet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA., Aug 2018, Washington, D.C., United States. 22 p</w:t>
+              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Société Française d'Economie Rurale (SFER). FRA., Aug 2018, Washington, D.C., United States. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964294v1</w:t>
+                <w:t xml:space="preserve">hal-01964295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The water productivity of internationally traded agricultural products</w:t>
+                <w:t xml:space="preserve">The competitiveness of French exports of animal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018-AAEA Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agricultural and Applied Economics Association (AAEA). USA.; Société Française d'Economie Rurale (SFER). FRA., Aug 2018, Washington, D.C., United States. 15 p</w:t>
+              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964295v1</w:t>
+                <w:t xml:space="preserve">hal-01964297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The competitiveness of French exports of animal products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French agri-food exports vs. Brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Dec 2018, Nantes, France. 27 p</w:t>
+              <w:t xml:space="preserve">81. Annual conference of the AES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agricultural Economics Society (AES). GBR., Apr 2018, Coventry, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964297v1</w:t>
+                <w:t xml:space="preserve">hal-02175591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russian food embargo and changes in agri-food export patterns</w:t>
               </w:r>
@@ -3234,273 +3234,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do multinational retailers affect the export competitiveness of host countries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical evidence on sovereign yield spread drivers in the euro area market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IATRC Annual Meeting 2014 : "Food and Resources: Conflict and Trade"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Agricultural Trade Research Center (IATRC). USA., Dec 2014, San Diego, United States. 32 p</w:t>
+              <w:t xml:space="preserve">63. Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2014, Lyon, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209065v1</w:t>
+                <w:t xml:space="preserve">hal-01462764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evidence on sovereign yield spread drivers in the euro area market</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do exporting firms benefit from retail internationalization? Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Jun 2014, Lyon, France. 15 p</w:t>
+              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; European Trade Studies Group (ETSG). IRL.; Conference of Romanian Academic Economists (ERMAS). ROU., Aug 2014, Ljubljana, Slovenia. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462764v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do exporting firms benefit from retail internationalization? Evidence from France</w:t>
+                <w:t xml:space="preserve">Do multinational retailers affect the export competitiveness of host countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; European Trade Studies Group (ETSG). IRL.; Conference of Romanian Academic Economists (ERMAS). ROU., Aug 2014, Ljubljana, Slovenia. 14 p</w:t>
+              <w:t xml:space="preserve">IATRC Annual Meeting 2014 : "Food and Resources: Conflict and Trade"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Agricultural Trade Research Center (IATRC). USA., Dec 2014, San Diego, United States. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208978v1</w:t>
+                <w:t xml:space="preserve">hal-01209065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinational retailers and firm-level exports</w:t>
               </w:r>
@@ -3594,51 +3594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovereign bond spread drivers in EU market in the aftermath of the global financial crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Matei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. International Atlantic Economic Society (IAES) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Atlantic Economic Society,St Louis (USA) (IAES). USA.; European Economic Association and Econometric Society. USA.; Association Française de Science Economique (AFSE). FRA., Mar 2012, Istanbul, Turkey. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4586,51 +4586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovereign Bond Spread Drivers in the EU Market in the Aftermath of the Global Financial Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliana Matei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5209,75 +5209,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209066v1</w:t>
+                <w:t xml:space="preserve">hal-01462762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do exporting firms benefit from retail internationalization? Evidence from France</w:t>
+                <w:t xml:space="preserve">Exporting firms and retail internationalization. Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
@@ -5301,75 +5301,75 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462762v1</w:t>
+                <w:t xml:space="preserve">hal-01462720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exporting firms and retail internationalization. Evidence from France</w:t>
+                <w:t xml:space="preserve">Do exporting firms benefit from retail internationalization? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
@@ -5393,51 +5393,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462720v1</w:t>
+                <w:t xml:space="preserve">hal-01209066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of EU and EU Member States’ External Competitiveness</w:t>
               </w:r>
@@ -5605,566 +5605,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational retailers and home country exports</w:t>
+                <w:t xml:space="preserve">EU External Competitiveness: recent developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Pindyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208857v1</w:t>
+                <w:t xml:space="preserve">hal-01208972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU External Competitiveness: recent developments</w:t>
+                <w:t xml:space="preserve">Multinational retailers and home country exports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Emlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208972v1</w:t>
+                <w:t xml:space="preserve">hal-01208857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational Retailers and Home Country Exports</w:t>
+                <w:t xml:space="preserve">European Export Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fontagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soledad Zignago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208974v1</w:t>
+                <w:t xml:space="preserve">hal-01208836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Export Performance</w:t>
+                <w:t xml:space="preserve">Who gains and who loses from China's growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208836v1</w:t>
+                <w:t xml:space="preserve">hal-01208834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who gains and who loses from China's growth?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sovereign bond spread drivers in the EU market in the aftermath of the global financial crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliana Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208834v1</w:t>
+                <w:t xml:space="preserve">hal-00845660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sovereign bond spread drivers in the EU market in the aftermath of the global financial crisis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multinational Retailers and Home Country Exports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Cheptea</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Emlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845660v1</w:t>
+                <w:t xml:space="preserve">hal-01208974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the gravity approach to sector trade: who bears the trade costs?</w:t>
               </w:r>
@@ -7130,51 +7130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1F65772"/>
+    <w:nsid w:val="6EA6B090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7361,51 +7361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cheptea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3182-9498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifs035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00286.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941386v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209065v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462762v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462720v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208974v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208834v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Sondjo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cheptea" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3182-9498" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04995348v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05043642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.13664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kekli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/machr.260.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Henry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2023.540.2103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoab002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbab037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929035v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Emlinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154652v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208973v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aau017" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fontagn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Zignago" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-013-0176-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifs035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-0862.2010.00531.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F724698CB1B21EA0E5ABDFBA1F3318E0CABB48A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Baghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0351.2007.00286.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666099v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941386v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Messanh Agbekponou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346839v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278996v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964297v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliana Matei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208977v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742046v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheptea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gohin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Huchet-Bourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754307v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos G Syrengelas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910461v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208971v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Orefice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Pindyuk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208857v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208834v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462528v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462609v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaulier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Sondjo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00186822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819313v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>