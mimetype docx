--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -551,480 +551,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RéoLoc : Réorganisation dynamique des caractères sur un clavier à défilement automatique ligne/colonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexicons Gain the Upper Hand in Arabic MWE Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rayar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iskandar Keskes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e conférence internationale francophone sur l'interaction humain-machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Universal Dependencies (MWE-UD) @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.88-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04450137v2</w:t>
+                <w:t xml:space="preserve">hal-04667546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicons Gain the Upper Hand in Arabic MWE Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agata Savary</w:t>
+                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskandar Keskes</w:t>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Universal Dependencies (MWE-UD) @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.88-97</w:t>
+              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667546v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RéoLoc : Réorganisation dynamique des caractères sur un clavier à défilement automatique ligne/colonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pouplin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">35e conférence internationale francophone sur l'interaction humain-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616847v1</w:t>
+                <w:t xml:space="preserve">hal-04450137v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What you need is what you get: adapting word prediction of Augmentative and Alternative Communication aids to youth language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Human-Computer Interaction (HCII 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Copenhague, Denmark. pp.240-247, </w:t>
@@ -1062,103 +1062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAACS3: Simulation Tool for AAC with Single-Switch Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17h International Conference of the Association for the Advancement of Assistive Technology in Europe (AAATE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.487 - 494, </w:t>
@@ -1449,51 +1449,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatically generated TAG for Arabic: Dealing with linguistic phenomena</w:t>
+                <w:t xml:space="preserve">Interface syntaxe-sémantique au moyen d’une grammaire d’arbres adjoints pour l’étiquetage sémantique de l’arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zribi</w:t>
@@ -1511,97 +1511,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA (UMR 6074); Centre Inria Bretagne-Atlantique, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762597v1</w:t>
+                <w:t xml:space="preserve">hal-01762605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface syntaxe-sémantique au moyen d’une grammaire d’arbres adjoints pour l’étiquetage sémantique de l’arabe</w:t>
+                <w:t xml:space="preserve">A semi-automatically generated TAG for Arabic: Dealing with linguistic phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zribi</w:t>
@@ -1619,73 +1619,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA (UMR 6074); Centre Inria Bretagne-Atlantique, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762605v1</w:t>
+                <w:t xml:space="preserve">hal-01762597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new syntactic-semantic interface for ArabTAG an Arabic Tree Adjoining grammar</w:t>
               </w:r>
@@ -2093,51 +2093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="377E716C"/>
+    <w:nsid w:val="13B113DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-ben-khelil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7955-9736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09763-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Othmane Zribi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zribi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Giouli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.mwe-1.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Ben Fraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02988287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE2013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-ben-khelil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7955-9736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09763-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Othmane Zribi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zribi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Giouli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.mwe-1.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Ben Fraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02988287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE2013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>