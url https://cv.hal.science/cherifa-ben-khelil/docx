--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -551,333 +551,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicons Gain the Upper Hand in Arabic MWE Identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agata Savary</w:t>
+                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iskandar Keskes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pouplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Universal Dependencies (MWE-UD) @ LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.88-97</w:t>
+              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667546v1</w:t>
+                <w:t xml:space="preserve">hal-04616847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAA : quelles configurations pour les claviers virtuels ? Retours sur trois focus groups réalisés en structures de rééducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Hoiry</w:t>
+                <w:t xml:space="preserve">Lexicons Gain the Upper Hand in Arabic MWE Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Hadj Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Pouplin</w:t>
+                <w:t xml:space="preserve">Iskandar Keskes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Handicap 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Thomann; Frédéric Bousefsaf, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint Workshop on Multiword Expressions and Universal Dependencies (MWE-UD) @ LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Torino, Italy. pp.88-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616847v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RéoLoc : Réorganisation dynamique des caractères sur un clavier à défilement automatique ligne/colonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,64 +954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STAACS3: Simulation Tool for AAC with Single-Switch Scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Hoiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1114,51 +1114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17h International Conference of the Association for the Advancement of Assistive Technology in Europe (AAATE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. pp.487 - 494, </w:t>
@@ -1449,51 +1449,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface syntaxe-sémantique au moyen d’une grammaire d’arbres adjoints pour l’étiquetage sémantique de l’arabe</w:t>
+                <w:t xml:space="preserve">A semi-automatically generated TAG for Arabic: Dealing with linguistic phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zribi</w:t>
@@ -1511,97 +1511,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA (UMR 6074); Centre Inria Bretagne-Atlantique, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762605v1</w:t>
+                <w:t xml:space="preserve">hal-01762597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-automatically generated TAG for Arabic: Dealing with linguistic phenomena</w:t>
+                <w:t xml:space="preserve">Interface syntaxe-sémantique au moyen d’une grammaire d’arbres adjoints pour l’étiquetage sémantique de l’arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Ben Khelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Zribi</w:t>
@@ -1619,73 +1619,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computational Linguistics and Intelligent Text Processing (CICLing 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">25e conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA (UMR 6074); Centre Inria Bretagne-Atlantique, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01762597v1</w:t>
+                <w:t xml:space="preserve">hal-01762605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new syntactic-semantic interface for ArabTAG an Arabic Tree Adjoining grammar</w:t>
               </w:r>
@@ -2093,51 +2093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13B113DE"/>
+    <w:nsid w:val="CD69A517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2324,51 +2324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-ben-khelil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7955-9736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09763-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Othmane Zribi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zribi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Giouli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.mwe-1.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762597v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Ben Fraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02988287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE2013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-ben-khelil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7955-9736" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Hadj Mohamed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Ben Khelil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Keskes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Antoine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-024-09763-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696987v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Othmane Zribi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Ben Khelil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Zribi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616847v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Hoiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thebaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pouplin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Keskes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450137v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35992-7_33" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Halftermeyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ramisch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voula Giouli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verginica Barbu Mititelu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.mwe-1.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Ben Fraj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02988287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ORLE2013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>