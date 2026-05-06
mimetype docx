--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -699,304 +699,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning Vs ILP optimization in IoT support of drone assisted cellular networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassine Moungla</w:t>
+                <w:t xml:space="preserve">A green-aware optimization strategy for virtual machine migration in cloud data centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hussenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838311⟩</w:t>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dubrovnik, Croatia. pp.1082-1087, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9825284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173990v1</w:t>
+                <w:t xml:space="preserve">hal-03737250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green-aware optimization strategy for virtual machine migration in cloud data centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chérifa Boucetta</w:t>
+                <w:t xml:space="preserve">Reinforcement learning Vs ILP optimization in IoT support of drone assisted cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Boucetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine Moungla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Dubrovnik, Croatia. pp.1082-1087, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.4589-4594, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9825284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737250v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Mobile IRS Deployment with Reinforcement Learning Encoder Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mounir Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,356 +1505,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t>
+                <w:t xml:space="preserve">Heuristic optimization algorithms for QoS management in UAV assisted cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Flauzac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Nolot</w:t>
+                <w:t xml:space="preserve">Ahmed Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine Moungla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Taipei, Taiwan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9322243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962230v1</w:t>
+                <w:t xml:space="preserve">hal-03135729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic optimization algorithms for QoS management in UAV assisted cellular networks</w:t>
+                <w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hossam Afifi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Flauzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kamal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassine Moungla</w:t>
+                <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Taipei, Taiwan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Istanbul, Turkey. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9322243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135729v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment of Electricity-theft Detection Infrastructure in Chadian Smart Grid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Salim Haggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Performance Evaluation and Modeling in Wireless Networks (PEMWN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,90 +1901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Grid Networks enabled Electricity-Theft Detection and Fault Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Salim Haggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2012,408 +2012,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IoT scheduling and interference mitigation scheme in TSCH using latin rectangles</w:t>
+                <w:t xml:space="preserve">Adaptive range-based anomaly detection in drone-assisted cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakr Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassine Moungla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laaziz Lahlou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2019: IEEE Global Communications Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013482⟩</w:t>
+              <w:t xml:space="preserve">IWCMC 2019: 15th International Wireless Communications &amp; Mobile Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tanger, Morocco. pp.1239-1244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266945v1</w:t>
+                <w:t xml:space="preserve">hal-02196155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive range-based anomaly detection in drone-assisted cellular networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning approaches for electrical vehicular mobility management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Seif Eddine Hammami</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abubakar Yau Alhassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassine Moungla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCMC 2019: 15th International Wireless Communications &amp; Mobile Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tanger, Morocco. pp.1239-1244, </w:t>
+              <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Fez, Morocco. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WINCOM47513.2019.8942569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196155v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning approaches for electrical vehicular mobility management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An IoT scheduling and interference mitigation scheme in TSCH using latin rectangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine Moungla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abubakar Yau Alhassan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laaziz Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Fez, Morocco. pp.1-6, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2019: IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, HI, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WINCOM47513.2019.8942569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460694v1</w:t>
+                <w:t xml:space="preserve">hal-02266945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of topology-based data routing with regard to radio connectivity in VANET</w:t>
               </w:r>
@@ -2546,74 +2546,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubakr Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassine Moungla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Global Communications Conference (GLOBECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586021v1</w:t>
@@ -3031,51 +3031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mounir Said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2024.100788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3048131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_17" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182707" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Laroui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Boucetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9825284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06668-9_19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Cusin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500396" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322243" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013482" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196155v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Yau Alhassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM47513.2019.8942569" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Ali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caminada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM47813.2019.9020748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mounir Said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2024.100788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3048131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_17" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182707" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9825284" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Laroui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Boucetta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06668-9_19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Cusin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500396" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196155v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Yau Alhassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM47513.2019.8942569" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Ali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caminada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM47813.2019.9020748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>