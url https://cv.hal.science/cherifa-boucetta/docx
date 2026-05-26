--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -699,304 +699,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green-aware optimization strategy for virtual machine migration in cloud data centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chérifa Boucetta</w:t>
+                <w:t xml:space="preserve">Reinforcement learning Vs ILP optimization in IoT support of drone assisted cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Laroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherifa Boucetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine Moungla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9825284⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.4589-4594, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737250v1</w:t>
+                <w:t xml:space="preserve">hal-04173990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning Vs ILP optimization in IoT support of drone assisted cellular networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassine Moungla</w:t>
+                <w:t xml:space="preserve">A green-aware optimization strategy for virtual machine migration in cloud data centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hussenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Seoul, South Korea. pp.4589-4594, </w:t>
+              <w:t xml:space="preserve">International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Dubrovnik, Croatia. pp.1082-1087, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC45855.2022.9838311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC55113.2022.9825284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173990v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Mobile IRS Deployment with Reinforcement Learning Encoder Decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mounir Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1505,356 +1505,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristic optimization algorithms for QoS management in UAV assisted cellular networks</w:t>
+                <w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kamal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassine Moungla</w:t>
+                <w:t xml:space="preserve">Olivier Flauzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9322243⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Istanbul, Turkey. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135729v1</w:t>
+                <w:t xml:space="preserve">hal-02962230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Hierarchical Clustering Algorithm For Energy-theft Detection in Smart Grid Networks</w:t>
+                <w:t xml:space="preserve">Heuristic optimization algorithms for QoS management in UAV assisted cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Nolot</w:t>
+                <w:t xml:space="preserve">Ahmed Kamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine Moungla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical, Communication, and Computer Engineering (ICECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Istanbul, Turkey. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Taipei, Taiwan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCE49384.2020.9179334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9322243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962230v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment of Electricity-theft Detection Infrastructure in Chadian Smart Grid Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Salim Haggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Performance Evaluation and Modeling in Wireless Networks (PEMWN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1901,90 +1901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Grid Networks enabled Electricity-Theft Detection and Fault Tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Flauzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachar Salim Haggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Nassir Mahamat Nassour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Nolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Reims, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2501,274 +2501,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IoT scheduling and interference mitigation scheme in TSCH using latin rectangles An IoT Scheduling and Interference Mitigation Scheme in TSCH using Latin Rectangles</w:t>
+                <w:t xml:space="preserve">Optimizing drone deployment for cellular communication coverage during crowded events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boubakr Nour</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassine Moungla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laaziz Lahlou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Afifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed E. Kamal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013482⟩</w:t>
+              <w:t xml:space="preserve">Military Communications Conference for the 21st century (MILCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Norfolk, VA, United States. pp.622-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MILCOM47813.2019.9020748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586021v1</w:t>
+                <w:t xml:space="preserve">hal-02460719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing drone deployment for cellular communication coverage during crowded events</w:t>
+                <w:t xml:space="preserve">An IoT scheduling and interference mitigation scheme in TSCH using latin rectangles An IoT Scheduling and Interference Mitigation Scheme in TSCH using Latin Rectangles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aicha Dridi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubakr Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassine Moungla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed E. Kamal</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laaziz Lahlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Communications Conference for the 21st century (MILCOM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM38437.2019.9013482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MILCOM47813.2019.9020748⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02460719v1</w:t>
+                <w:t xml:space="preserve">hal-02586021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More Insights Into Communication Issues in the Internet of Vehicles</w:t>
               </w:r>
@@ -3031,51 +3031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mounir Said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2024.100788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3048131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_17" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182707" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9825284" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Laroui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Boucetta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838311" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06668-9_19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Cusin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500396" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196155v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Yau Alhassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM47513.2019.8942569" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Ali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caminada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM47813.2019.9020748" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mounir Said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boucetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Afifi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Moungla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vehcom.2024.100788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Dridi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hammami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2020.3048131" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_17" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lassabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Baala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC58020.2023.10182707" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Laroui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherifa Boucetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC45855.2022.9838311" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC55113.2022.9825284" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001338" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06668-9_19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Nour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Cusin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500396" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560292v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685620" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500507" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flauzac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Nassir Mahamat Nassour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nolot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE49384.2020.9179334" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322243" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachar Salim Haggar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN50727.2020.9293076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03042343v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272446" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196155v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460694v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abubakar Yau Alhassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM47513.2019.8942569" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266945v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM38437.2019.9013482" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867757v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ait Ali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caminada" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed E. Kamal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MILCOM47813.2019.9020748" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>