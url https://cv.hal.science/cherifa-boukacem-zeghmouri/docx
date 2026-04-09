--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chérifa BOUKACEM ZEGHMOURI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la Communication Responsable du Master Information et Médiation Scientifique et Technique (IMST)Chargée de mission Science Ouverte pour l'UCBL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cherifa-boukacem-zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0201-6159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083275444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des contextes de citation : la dimension sémantique, entre enjeux de recherche d'information et stratégies industrielles. État de l'art critique et perspectives de recherches pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-207. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nvd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchase and publish: Early career researchers and open access publishing costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsApp — what’s that?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never mind predatory publishers… what about ‘grey’ publishers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.sep.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the pandemic on early career researchers' work‐life and scholarly communications: A quantitative aerial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the library: Early career researchers and use of alternative information sources in pandemic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Cracks’ in the scholarly communications system: Insights from a longitudinal international study of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.319-322. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and predatory journals during the Covid-19 pandemic. An international analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.ene.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory journals entrap unsuspecting scientists. Here’s how universities can support researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.469-469. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-02553-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic and changes in early career researchers’ career prospects, research and publishing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281058. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming scholarly communications: The part played by the pandemic and the contribution of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.492-505. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: the attitudes and behaviours of Covid-19 pandemic-era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.may.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: a first look into the big changes and long-lasting impacts (international analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.jul.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: voices from the research frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (5), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.sep.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the ‘right’ journal for publication: Perceptions and practices of pandemic‐era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.605-616. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la publication scientifique ? Une analyse entre légitimité, prédation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global questionnaire survey of the scholarly communication attitudes and behaviours of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So, are early career researchers the harbingers of change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the scholarly communication system satisfy the beliefs and aspirations of new researchers? Summarizing the Harbingers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science from the standpoint of the new wave of researchers: Views from the scholarly frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISU-190069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their authorship and peer review beliefs and practices: An international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sci-Hub: The new and ultimate disruptor? View from the front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers: observing how the new wave of researchers is changing the scholarly communications market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Świgoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What publishers can take away from the latest early career researcher research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers' Quest for Reputation in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrizah Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scholarly Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.375-396. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jsp.49.4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French publishing attitudes in the open access era: The case of mathematics, biology, and computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sauer-Avargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.345 - 354. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career researchers herald change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Publicize or Perish » : nouvelles formes de circulation et d'évaluation des savoirs scientifiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: The experience and views of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en Gold : enjeux et risques pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and how early career researchers find scholarly information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their publishing and authorship practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers: Scholarly behaviour and the prospect of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.157-166. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Consumption, Publication and Impact in French Universities in a value perspective : A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (1), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-015-1779-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et bibliothèques : Une dialectique au long cours numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mabrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermédiaires de l'information : nouvelles logiques de captation de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de la recherche : entre discours, réalités et valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Délémontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d'information au prisme de la valeur, 52 (4), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.154.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of building, showcasing, and mesasuring scholarly reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid R. Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 169-183. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20150303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs de la publication scientifique. Mutations dans la sous-filière de la revue scientifique STM, analysées par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics usage by French academic libraries: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Article Searching on Publisher Platforms by STM French Scholars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3/4), pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Barrie, Rowlands Ian & Nicholas David : The Google Generation. Are ICT innovations changing information-seeking behaviour ? Connaway Lynn S. & Dickey Timothy J. : The Digital Information Seeker. Report of Findings from Selected OCLC, RIN and JISC User Behaviour Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage International Symposium: Academic Online Resources: Assessment and Usage. Lille (France), 26-27 November 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de consultation des revues électroniques par les enseignants chercheurs : les STM en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, April/May, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'édition scientifique en Europe. Academic Publishing in Europe 2009 : The impact of publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation des périodiques électroniques en bibliothèque universitaire : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kamga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (3), pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of e-journals in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials The Journal for the Serials Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/21121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Quality and Publishing': a report on the ‘Academic Publishing in Europe' conference held in Berlin, 22-23 January 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic analysis of the correlation between document supply and citations in pharmacology: a case study from INIST in France (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710728131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The customers for document supply in pharmacology : a case study from INIST in France (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710780809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre commandes d'articles et citations de revues en pharmacologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie:2007059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply and open access: an international survey on grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610686012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the downward trend in document supply in pharmacology: a case study from INIST in France (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00175380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation des ressources électroniques : le projet COUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du numérique au cycle de vie des documents papier :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le numérique : impact sur le cycle de vie du document pour une analyse interdisciplinaire », Montréal, 13 et 15 octobre 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-library loan services and access to electronic resources in French university libraries : a marriage of reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des services d'accès à l'information scientifique dans les Bibliothèques Universitaires : le cas des sections Droit, Sciences Économiques et Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand for scientific articles and citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la Science Ouverte dans une logique d'acteurs au sein d'un projet financé. Le projet JuDDGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Fillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires "Parlons Science Ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique, sous surveillance ? Entre stratégies techno-industrielles et imaginaires des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC (Société Française des Sciences de l'Information et de la Communication) - La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è conférence Document Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ bibliométrique questionné par le marché des indicateurs d'impact : évolutions socio-techniques, socio-économiques et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositories at Bibliodiversity Stakes: Community Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/proceedings.elpub.2019.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When information literacy meets a scholarly borderless world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electronic resources in libraries: an essential interdisciplinary outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries, Information, Books: Interdisciplinarity Research and Practice in 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poland. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science 2.0 : pratiques informationnelles et usages des chercheurs (STM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national - Penser Global, Agir Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice-Sophia Antipolis, Mar 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des périodiques électroniques par l'usage : STM et SHS en terrain académique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux médias : nouvelles technologies, pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barheim, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-books dans les bibliothèques universitaires françaises : panorama de l’offre et analyses des premiers usages en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques Académiques : Mesure et Usages, EPEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GERIICO - Université de Lille 3, Nov 2009, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès à l'information scientifique dans les pays en voie de développement : étude comparative de ses potentialités et réalités en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi Abd-Allh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.775-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du champ de la bibliothèque académique par ses potentialités éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du document numérique : Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and document supply: a comparative study of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de la recherche et reconnaissance des chercheurs : Quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la bibliothèque globale. L'Agenda 21 dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electre-Ed. du Cercle de la Librairie, 2014, 978-2-7654-1421-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information scientifique et technique dans l'univers numérique : mesures et usages : actes du colloque &amp;quot;Ressources électroniques académiques : mesures & usages&amp;quot;, Lille, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte - Opportunités, tensions et paradoxes - Actes du colloque « Document numérique et société », Liège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2023, 9782807357105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access as a Regulation of Scientific Information in Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902058.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du Libre Accès à l’information scientifique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’information et connaissance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp. 13-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Being Libraries to Becoming the “Switchmen ” of Scholarship in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandos Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The End of Wisdom? The Future of Libraries in a Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser la question du retour sur investissement aux bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques universitaires : nouveaux horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.279-287, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'usage des revues électroniques : approche critique et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTÉGRER DES RESSOURCES NUMÉRIQUES DANS LES COLLECTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib (Collection Boîte à outils), 2014, 979-10-91281-18-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Google generation: towards community-specific usage patterns of scientific information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends, Discovery, and People in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos Publishing, pp.137-151, 2013, Chandos Digital Information Review, 978-1-84334-723-1. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-1-84334-723-1.50009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources électroniques dans les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Allah Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boukacem-Zeghmouri, Chérifa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques académiques: mesures et usages. Colloque international. Lille, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Return on Investments in GL for Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.227-238, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périodiques électroniques: évaluation et usages dans les bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carbone, Pierre and Cavalier, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections électroniques, une nouvelle politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electre Edition du Cercle de la Librairie, pp.191--208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités éditoriales du modèle renouvelé de la bibliothèque académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöpfel, Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publications scientifiques : analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.153--169, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation. COUNTER : harmoniser pour décider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Guerre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publications électroniques : guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archimag, pp.36-39, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00182299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de l'offre de services d'accès à l'information scientifique et technique dans les bibliothèques universitaires françaises : le cas des sections STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimations et subversions de l'Open : pour une analyse de l'openwashing dans la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles, motives and experiences of authors publishing in predatory journals: OMICS as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pergola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédation dans le champ de la publication scientifique : un objet de recherche révélateur des mutations de la communication scientifique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rakotoary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'édition scientifique en Europe. Academic Publishing in Europe 2008 : Quality and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00333736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques et publication scientifique numérique : la médiation réinterrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des ressources Springer dans les pratiques et activités des chercheurs algériens : État des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chalabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01003684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la sous-filière de la revue scientifique dans les domaines STM : une analyse par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.econ. Université Claude Bernard Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chérifa BOUKACEM ZEGHMOURI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la Communication Responsable du Master Information et Médiation Scientifique et Technique (IMST)Chargée de mission Science Ouverte pour l'UCBL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cherifa-boukacem-zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0201-6159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083275444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des contextes de citation : la dimension sémantique, entre enjeux de recherche d'information et stratégies industrielles. État de l'art critique et perspectives de recherches pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-207. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nvd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchase and publish: Early career researchers and open access publishing costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsApp — what’s that?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the pandemic on early career researchers' work‐life and scholarly communications: A quantitative aerial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the library: Early career researchers and use of alternative information sources in pandemic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never mind predatory publishers… what about ‘grey’ publishers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.sep.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Cracks’ in the scholarly communications system: Insights from a longitudinal international study of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.319-322. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and predatory journals during the Covid-19 pandemic. An international analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.ene.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic and changes in early career researchers’ career prospects, research and publishing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281058. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory journals entrap unsuspecting scientists. Here’s how universities can support researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.469-469. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-02553-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: the attitudes and behaviours of Covid-19 pandemic-era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.may.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming scholarly communications: The part played by the pandemic and the contribution of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.492-505. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: a first look into the big changes and long-lasting impacts (international analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.jul.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: voices from the research frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (5), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.sep.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the ‘right’ journal for publication: Perceptions and practices of pandemic‐era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.605-616. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la publication scientifique ? Une analyse entre légitimité, prédation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global questionnaire survey of the scholarly communication attitudes and behaviours of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So, are early career researchers the harbingers of change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the scholarly communication system satisfy the beliefs and aspirations of new researchers? Summarizing the Harbingers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their authorship and peer review beliefs and practices: An international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science from the standpoint of the new wave of researchers: Views from the scholarly frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISU-190069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sci-Hub: The new and ultimate disruptor? View from the front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What publishers can take away from the latest early career researcher research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers: observing how the new wave of researchers is changing the scholarly communications market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Świgoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers' Quest for Reputation in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrizah Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scholarly Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.375-396. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jsp.49.4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French publishing attitudes in the open access era: The case of mathematics, biology, and computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sauer-Avargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.345 - 354. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career researchers herald change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Publicize or Perish » : nouvelles formes de circulation et d'évaluation des savoirs scientifiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: The experience and views of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and how early career researchers find scholarly information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en Gold : enjeux et risques pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their publishing and authorship practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers: Scholarly behaviour and the prospect of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.157-166. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Consumption, Publication and Impact in French Universities in a value perspective : A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (1), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-015-1779-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et bibliothèques : Une dialectique au long cours numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mabrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermédiaires de l'information : nouvelles logiques de captation de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de la recherche : entre discours, réalités et valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Délémontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d'information au prisme de la valeur, 52 (4), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.154.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of building, showcasing, and mesasuring scholarly reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid R. Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 169-183. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20150303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs de la publication scientifique. Mutations dans la sous-filière de la revue scientifique STM, analysées par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics usage by French academic libraries: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Article Searching on Publisher Platforms by STM French Scholars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3/4), pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Barrie, Rowlands Ian & Nicholas David : The Google Generation. Are ICT innovations changing information-seeking behaviour ? Connaway Lynn S. & Dickey Timothy J. : The Digital Information Seeker. Report of Findings from Selected OCLC, RIN and JISC User Behaviour Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, April/May, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de consultation des revues électroniques par les enseignants chercheurs : les STM en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage International Symposium: Academic Online Resources: Assessment and Usage. Lille (France), 26-27 November 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'édition scientifique en Europe. Academic Publishing in Europe 2009 : The impact of publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of e-journals in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials The Journal for the Serials Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/21121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation des périodiques électroniques en bibliothèque universitaire : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kamga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (3), pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Quality and Publishing': a report on the ‘Academic Publishing in Europe' conference held in Berlin, 22-23 January 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic analysis of the correlation between document supply and citations in pharmacology: a case study from INIST in France (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710728131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The customers for document supply in pharmacology : a case study from INIST in France (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710780809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre commandes d'articles et citations de revues en pharmacologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie:2007059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply and open access: an international survey on grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610686012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the downward trend in document supply in pharmacology: a case study from INIST in France (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00175380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation des ressources électroniques : le projet COUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du numérique au cycle de vie des documents papier :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le numérique : impact sur le cycle de vie du document pour une analyse interdisciplinaire », Montréal, 13 et 15 octobre 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-library loan services and access to electronic resources in French university libraries : a marriage of reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des services d'accès à l'information scientifique dans les Bibliothèques Universitaires : le cas des sections Droit, Sciences Économiques et Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand for scientific articles and citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la Science Ouverte dans une logique d'acteurs au sein d'un projet financé. Le projet JuDDGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Fillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires "Parlons Science Ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique, sous surveillance ? Entre stratégies techno-industrielles et imaginaires des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC (Société Française des Sciences de l'Information et de la Communication) - La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è conférence Document Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ bibliométrique questionné par le marché des indicateurs d'impact : évolutions socio-techniques, socio-économiques et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositories at Bibliodiversity Stakes: Community Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/proceedings.elpub.2019.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When information literacy meets a scholarly borderless world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electronic resources in libraries: an essential interdisciplinary outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries, Information, Books: Interdisciplinarity Research and Practice in 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poland. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science 2.0 : pratiques informationnelles et usages des chercheurs (STM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national - Penser Global, Agir Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice-Sophia Antipolis, Mar 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des périodiques électroniques par l'usage : STM et SHS en terrain académique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux médias : nouvelles technologies, pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barheim, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-books dans les bibliothèques universitaires françaises : panorama de l’offre et analyses des premiers usages en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques Académiques : Mesure et Usages, EPEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GERIICO - Université de Lille 3, Nov 2009, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès à l'information scientifique dans les pays en voie de développement : étude comparative de ses potentialités et réalités en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi Abd-Allh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.775-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du champ de la bibliothèque académique par ses potentialités éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du document numérique : Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and document supply: a comparative study of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de la recherche et reconnaissance des chercheurs : Quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la bibliothèque globale. L'Agenda 21 dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electre-Ed. du Cercle de la Librairie, 2014, 978-2-7654-1421-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information scientifique et technique dans l'univers numérique : mesures et usages : actes du colloque &amp;quot;Ressources électroniques académiques : mesures & usages&amp;quot;, Lille, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte - Opportunités, tensions et paradoxes - Actes du colloque « Document numérique et société », Liège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2023, 9782807357105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access as a Regulation of Scientific Information in Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902058.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du Libre Accès à l’information scientifique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’information et connaissance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp. 13-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Being Libraries to Becoming the “Switchmen ” of Scholarship in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandos Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The End of Wisdom? The Future of Libraries in a Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser la question du retour sur investissement aux bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques universitaires : nouveaux horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.279-287, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'usage des revues électroniques : approche critique et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTÉGRER DES RESSOURCES NUMÉRIQUES DANS LES COLLECTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib (Collection Boîte à outils), 2014, 979-10-91281-18-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Google generation: towards community-specific usage patterns of scientific information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends, Discovery, and People in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos Publishing, pp.137-151, 2013, Chandos Digital Information Review, 978-1-84334-723-1. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-1-84334-723-1.50009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources électroniques dans les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Allah Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boukacem-Zeghmouri, Chérifa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques académiques: mesures et usages. Colloque international. Lille, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Return on Investments in GL for Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.227-238, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périodiques électroniques: évaluation et usages dans les bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carbone, Pierre and Cavalier, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections électroniques, une nouvelle politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electre Edition du Cercle de la Librairie, pp.191--208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités éditoriales du modèle renouvelé de la bibliothèque académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöpfel, Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publications scientifiques : analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.153--169, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation. COUNTER : harmoniser pour décider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Guerre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publications électroniques : guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archimag, pp.36-39, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00182299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de l'offre de services d'accès à l'information scientifique et technique dans les bibliothèques universitaires françaises : le cas des sections STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimations et subversions de l'Open : pour une analyse de l'openwashing dans la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles, motives and experiences of authors publishing in predatory journals: OMICS as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pergola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédation dans le champ de la publication scientifique : un objet de recherche révélateur des mutations de la communication scientifique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rakotoary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'édition scientifique en Europe. Academic Publishing in Europe 2008 : Quality and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00333736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques et publication scientifique numérique : la médiation réinterrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des ressources Springer dans les pratiques et activités des chercheurs algériens : État des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chalabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01003684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la sous-filière de la revue scientifique dans les domaines STM : une analyse par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.econ. Université Claude Bernard Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92F08872"/>
+    <w:nsid w:val="27531A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-boukacem-zeghmouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0201-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083275444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nvd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Revez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abrizah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez-Bravo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Herman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Watkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.sep.09" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465542v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1541" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1522" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1539" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.ene.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02553-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469373v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jamali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sims" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.may.06" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Watkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.jul.18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.sep.10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez&#8208;bravo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467425v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISU-190069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1283" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Clark" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena &#346;wigo&#324;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4635" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972493v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrizah Abdullah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jsp.49.4.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauer-Avargues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mabrak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;l&#233;montez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.154.0056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Jamali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20150303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737399v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20120406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600155v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.472.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05141476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kamga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/21121" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610686012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00276953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Abd-Allh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00166646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-84334-723-1.50009-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Allah Abdi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00182299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pergola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castaneda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00333736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01003684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chalabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01281524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-boukacem-zeghmouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0201-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083275444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nvd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Revez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abrizah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez-Bravo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Herman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Watkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1522" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.sep.09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1539" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.ene.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jamali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sims" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02553-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.may.06" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1576" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Watkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.jul.18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.sep.10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez&#8208;bravo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1283" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISU-190069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Clark" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena &#346;wigo&#324;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrizah Abdullah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jsp.49.4.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauer-Avargues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mabrak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;l&#233;montez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.154.0056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Jamali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20150303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737399v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20120406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05141476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.472.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/21121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kamga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610686012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00276953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Abd-Allh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00166646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-84334-723-1.50009-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Allah Abdi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00182299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pergola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castaneda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00333736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01003684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chalabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01281524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>