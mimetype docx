--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chérifa BOUKACEM ZEGHMOURI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la Communication Responsable du Master Information et Médiation Scientifique et Technique (IMST)Chargée de mission Science Ouverte pour l'UCBL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cherifa-boukacem-zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0201-6159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083275444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des contextes de citation : la dimension sémantique, entre enjeux de recherche d'information et stratégies industrielles. État de l'art critique et perspectives de recherches pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-207. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nvd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchase and publish: Early career researchers and open access publishing costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsApp — what’s that?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the pandemic on early career researchers' work‐life and scholarly communications: A quantitative aerial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the library: Early career researchers and use of alternative information sources in pandemic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never mind predatory publishers… what about ‘grey’ publishers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.sep.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Cracks’ in the scholarly communications system: Insights from a longitudinal international study of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.319-322. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and predatory journals during the Covid-19 pandemic. An international analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.ene.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic and changes in early career researchers’ career prospects, research and publishing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281058. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory journals entrap unsuspecting scientists. Here’s how universities can support researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.469-469. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-02553-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: the attitudes and behaviours of Covid-19 pandemic-era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.may.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming scholarly communications: The part played by the pandemic and the contribution of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.492-505. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: a first look into the big changes and long-lasting impacts (international analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.jul.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: voices from the research frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (5), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.sep.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the ‘right’ journal for publication: Perceptions and practices of pandemic‐era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.605-616. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la publication scientifique ? Une analyse entre légitimité, prédation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global questionnaire survey of the scholarly communication attitudes and behaviours of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So, are early career researchers the harbingers of change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the scholarly communication system satisfy the beliefs and aspirations of new researchers? Summarizing the Harbingers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their authorship and peer review beliefs and practices: An international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science from the standpoint of the new wave of researchers: Views from the scholarly frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISU-190069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sci-Hub: The new and ultimate disruptor? View from the front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What publishers can take away from the latest early career researcher research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers: observing how the new wave of researchers is changing the scholarly communications market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Świgoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers' Quest for Reputation in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrizah Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scholarly Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.375-396. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jsp.49.4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French publishing attitudes in the open access era: The case of mathematics, biology, and computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sauer-Avargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.345 - 354. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career researchers herald change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Publicize or Perish » : nouvelles formes de circulation et d'évaluation des savoirs scientifiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: The experience and views of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and how early career researchers find scholarly information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en Gold : enjeux et risques pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their publishing and authorship practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers: Scholarly behaviour and the prospect of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.157-166. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Consumption, Publication and Impact in French Universities in a value perspective : A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (1), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-015-1779-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et bibliothèques : Une dialectique au long cours numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mabrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermédiaires de l'information : nouvelles logiques de captation de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de la recherche : entre discours, réalités et valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Délémontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d'information au prisme de la valeur, 52 (4), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.154.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of building, showcasing, and mesasuring scholarly reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid R. Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 169-183. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20150303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs de la publication scientifique. Mutations dans la sous-filière de la revue scientifique STM, analysées par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics usage by French academic libraries: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Article Searching on Publisher Platforms by STM French Scholars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3/4), pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Barrie, Rowlands Ian & Nicholas David : The Google Generation. Are ICT innovations changing information-seeking behaviour ? Connaway Lynn S. & Dickey Timothy J. : The Digital Information Seeker. Report of Findings from Selected OCLC, RIN and JISC User Behaviour Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, April/May, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de consultation des revues électroniques par les enseignants chercheurs : les STM en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage International Symposium: Academic Online Resources: Assessment and Usage. Lille (France), 26-27 November 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'édition scientifique en Europe. Academic Publishing in Europe 2009 : The impact of publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of e-journals in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials The Journal for the Serials Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/21121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation des périodiques électroniques en bibliothèque universitaire : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kamga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (3), pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Quality and Publishing': a report on the ‘Academic Publishing in Europe' conference held in Berlin, 22-23 January 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic analysis of the correlation between document supply and citations in pharmacology: a case study from INIST in France (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710728131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The customers for document supply in pharmacology : a case study from INIST in France (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710780809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre commandes d'articles et citations de revues en pharmacologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie:2007059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply and open access: an international survey on grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610686012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the downward trend in document supply in pharmacology: a case study from INIST in France (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00175380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation des ressources électroniques : le projet COUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du numérique au cycle de vie des documents papier :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le numérique : impact sur le cycle de vie du document pour une analyse interdisciplinaire », Montréal, 13 et 15 octobre 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-library loan services and access to electronic resources in French university libraries : a marriage of reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des services d'accès à l'information scientifique dans les Bibliothèques Universitaires : le cas des sections Droit, Sciences Économiques et Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand for scientific articles and citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la Science Ouverte dans une logique d'acteurs au sein d'un projet financé. Le projet JuDDGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Fillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires "Parlons Science Ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique, sous surveillance ? Entre stratégies techno-industrielles et imaginaires des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC (Société Française des Sciences de l'Information et de la Communication) - La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è conférence Document Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ bibliométrique questionné par le marché des indicateurs d'impact : évolutions socio-techniques, socio-économiques et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositories at Bibliodiversity Stakes: Community Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/proceedings.elpub.2019.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When information literacy meets a scholarly borderless world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electronic resources in libraries: an essential interdisciplinary outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries, Information, Books: Interdisciplinarity Research and Practice in 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poland. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science 2.0 : pratiques informationnelles et usages des chercheurs (STM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national - Penser Global, Agir Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice-Sophia Antipolis, Mar 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des périodiques électroniques par l'usage : STM et SHS en terrain académique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux médias : nouvelles technologies, pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barheim, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-books dans les bibliothèques universitaires françaises : panorama de l’offre et analyses des premiers usages en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques Académiques : Mesure et Usages, EPEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GERIICO - Université de Lille 3, Nov 2009, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès à l'information scientifique dans les pays en voie de développement : étude comparative de ses potentialités et réalités en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi Abd-Allh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.775-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du champ de la bibliothèque académique par ses potentialités éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du document numérique : Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and document supply: a comparative study of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de la recherche et reconnaissance des chercheurs : Quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la bibliothèque globale. L'Agenda 21 dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electre-Ed. du Cercle de la Librairie, 2014, 978-2-7654-1421-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information scientifique et technique dans l'univers numérique : mesures et usages : actes du colloque &amp;quot;Ressources électroniques académiques : mesures & usages&amp;quot;, Lille, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte - Opportunités, tensions et paradoxes - Actes du colloque « Document numérique et société », Liège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2023, 9782807357105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access as a Regulation of Scientific Information in Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902058.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du Libre Accès à l’information scientifique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’information et connaissance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp. 13-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Being Libraries to Becoming the “Switchmen ” of Scholarship in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandos Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The End of Wisdom? The Future of Libraries in a Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser la question du retour sur investissement aux bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques universitaires : nouveaux horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.279-287, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'usage des revues électroniques : approche critique et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTÉGRER DES RESSOURCES NUMÉRIQUES DANS LES COLLECTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib (Collection Boîte à outils), 2014, 979-10-91281-18-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Google generation: towards community-specific usage patterns of scientific information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends, Discovery, and People in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos Publishing, pp.137-151, 2013, Chandos Digital Information Review, 978-1-84334-723-1. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-1-84334-723-1.50009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources électroniques dans les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Allah Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boukacem-Zeghmouri, Chérifa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques académiques: mesures et usages. Colloque international. Lille, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Return on Investments in GL for Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.227-238, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périodiques électroniques: évaluation et usages dans les bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carbone, Pierre and Cavalier, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections électroniques, une nouvelle politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electre Edition du Cercle de la Librairie, pp.191--208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités éditoriales du modèle renouvelé de la bibliothèque académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöpfel, Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publications scientifiques : analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.153--169, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation. COUNTER : harmoniser pour décider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Guerre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publications électroniques : guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archimag, pp.36-39, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00182299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de l'offre de services d'accès à l'information scientifique et technique dans les bibliothèques universitaires françaises : le cas des sections STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimations et subversions de l'Open : pour une analyse de l'openwashing dans la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles, motives and experiences of authors publishing in predatory journals: OMICS as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pergola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédation dans le champ de la publication scientifique : un objet de recherche révélateur des mutations de la communication scientifique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rakotoary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'édition scientifique en Europe. Academic Publishing in Europe 2008 : Quality and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00333736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques et publication scientifique numérique : la médiation réinterrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des ressources Springer dans les pratiques et activités des chercheurs algériens : État des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chalabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01003684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la sous-filière de la revue scientifique dans les domaines STM : une analyse par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.econ. Université Claude Bernard Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chérifa BOUKACEM ZEGHMOURI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la Communication Responsable du Master Information et Médiation Scientifique et Technique (IMST)Chargée de mission Science Ouverte pour l'UCBL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cherifa-boukacem-zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0201-6159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083275444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des contextes de citation : la dimension sémantique, entre enjeux de recherche d'information et stratégies industrielles. État de l'art critique et perspectives de recherches pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-207. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nvd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchase and publish: Early career researchers and open access publishing costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsApp — what’s that?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the pandemic on early career researchers' work‐life and scholarly communications: A quantitative aerial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the library: Early career researchers and use of alternative information sources in pandemic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never mind predatory publishers… what about ‘grey’ publishers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.sep.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Cracks’ in the scholarly communications system: Insights from a longitudinal international study of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.319-322. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and predatory journals during the Covid-19 pandemic. An international analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.ene.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic and changes in early career researchers’ career prospects, research and publishing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281058. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory journals entrap unsuspecting scientists. Here’s how universities can support researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.469-469. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-02553-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming scholarly communications: The part played by the pandemic and the contribution of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.492-505. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: the attitudes and behaviours of Covid-19 pandemic-era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.may.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: a first look into the big changes and long-lasting impacts (international analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.jul.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: voices from the research frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (5), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.sep.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the ‘right’ journal for publication: Perceptions and practices of pandemic‐era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.605-616. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la publication scientifique ? Une analyse entre légitimité, prédation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global questionnaire survey of the scholarly communication attitudes and behaviours of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So, are early career researchers the harbingers of change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the scholarly communication system satisfy the beliefs and aspirations of new researchers? Summarizing the Harbingers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their authorship and peer review beliefs and practices: An international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science from the standpoint of the new wave of researchers: Views from the scholarly frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISU-190069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What publishers can take away from the latest early career researcher research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers: observing how the new wave of researchers is changing the scholarly communications market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Świgoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sci-Hub: The new and ultimate disruptor? View from the front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers' Quest for Reputation in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrizah Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scholarly Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.375-396. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jsp.49.4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French publishing attitudes in the open access era: The case of mathematics, biology, and computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sauer-Avargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.345 - 354. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career researchers herald change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Publicize or Perish » : nouvelles formes de circulation et d'évaluation des savoirs scientifiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: The experience and views of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en Gold : enjeux et risques pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and how early career researchers find scholarly information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their publishing and authorship practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers: Scholarly behaviour and the prospect of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.157-166. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Consumption, Publication and Impact in French Universities in a value perspective : A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (1), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-015-1779-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et bibliothèques : Une dialectique au long cours numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mabrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermédiaires de l'information : nouvelles logiques de captation de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de la recherche : entre discours, réalités et valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Délémontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d'information au prisme de la valeur, 52 (4), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.154.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of building, showcasing, and mesasuring scholarly reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid R. Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 169-183. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20150303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs de la publication scientifique. Mutations dans la sous-filière de la revue scientifique STM, analysées par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics usage by French academic libraries: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Article Searching on Publisher Platforms by STM French Scholars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3/4), pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Barrie, Rowlands Ian & Nicholas David : The Google Generation. Are ICT innovations changing information-seeking behaviour ? Connaway Lynn S. & Dickey Timothy J. : The Digital Information Seeker. Report of Findings from Selected OCLC, RIN and JISC User Behaviour Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, April/May, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de consultation des revues électroniques par les enseignants chercheurs : les STM en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage International Symposium: Academic Online Resources: Assessment and Usage. Lille (France), 26-27 November 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'édition scientifique en Europe. Academic Publishing in Europe 2009 : The impact of publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation des périodiques électroniques en bibliothèque universitaire : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kamga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (3), pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of e-journals in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials The Journal for the Serials Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/21121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Quality and Publishing': a report on the ‘Academic Publishing in Europe' conference held in Berlin, 22-23 January 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic analysis of the correlation between document supply and citations in pharmacology: a case study from INIST in France (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710728131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The customers for document supply in pharmacology : a case study from INIST in France (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710780809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre commandes d'articles et citations de revues en pharmacologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie:2007059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply and open access: an international survey on grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610686012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the downward trend in document supply in pharmacology: a case study from INIST in France (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00175380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation des ressources électroniques : le projet COUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du numérique au cycle de vie des documents papier :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le numérique : impact sur le cycle de vie du document pour une analyse interdisciplinaire », Montréal, 13 et 15 octobre 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-library loan services and access to electronic resources in French university libraries : a marriage of reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des services d'accès à l'information scientifique dans les Bibliothèques Universitaires : le cas des sections Droit, Sciences Économiques et Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand for scientific articles and citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la Science Ouverte dans une logique d'acteurs au sein d'un projet financé. Le projet JuDDGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Fillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires "Parlons Science Ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique, sous surveillance ? Entre stratégies techno-industrielles et imaginaires des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC (Société Française des Sciences de l'Information et de la Communication) - La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è conférence Document Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ bibliométrique questionné par le marché des indicateurs d'impact : évolutions socio-techniques, socio-économiques et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositories at Bibliodiversity Stakes: Community Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/proceedings.elpub.2019.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When information literacy meets a scholarly borderless world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electronic resources in libraries: an essential interdisciplinary outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries, Information, Books: Interdisciplinarity Research and Practice in 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poland. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science 2.0 : pratiques informationnelles et usages des chercheurs (STM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national - Penser Global, Agir Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice-Sophia Antipolis, Mar 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des périodiques électroniques par l'usage : STM et SHS en terrain académique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux médias : nouvelles technologies, pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barheim, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-books dans les bibliothèques universitaires françaises : panorama de l’offre et analyses des premiers usages en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques Académiques : Mesure et Usages, EPEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GERIICO - Université de Lille 3, Nov 2009, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès à l'information scientifique dans les pays en voie de développement : étude comparative de ses potentialités et réalités en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi Abd-Allh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.775-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du champ de la bibliothèque académique par ses potentialités éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du document numérique : Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and document supply: a comparative study of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de la recherche et reconnaissance des chercheurs : Quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la bibliothèque globale. L'Agenda 21 dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electre-Ed. du Cercle de la Librairie, 2014, 978-2-7654-1421-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information scientifique et technique dans l'univers numérique : mesures et usages : actes du colloque &amp;quot;Ressources électroniques académiques : mesures & usages&amp;quot;, Lille, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte - Opportunités, tensions et paradoxes - Actes du colloque « Document numérique et société », Liège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2023, 9782807357105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access as a Regulation of Scientific Information in Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902058.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du Libre Accès à l’information scientifique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’information et connaissance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp. 13-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTHIQUE DE LA PUBLICATION SCIENTIFIQUE ET MÉDIAS SOCIAUX ACADÉMIQUES : UN COUPLE IMPOSSIBLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urgence de l'intégrité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2021, Questions de société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Being Libraries to Becoming the “Switchmen ” of Scholarship in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandos Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The End of Wisdom? The Future of Libraries in a Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser la question du retour sur investissement aux bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques universitaires : nouveaux horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.279-287, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'usage des revues électroniques : approche critique et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTÉGRER DES RESSOURCES NUMÉRIQUES DANS LES COLLECTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib (Collection Boîte à outils), 2014, 979-10-91281-18-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Google generation: towards community-specific usage patterns of scientific information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends, Discovery, and People in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos Publishing, pp.137-151, 2013, Chandos Digital Information Review, 978-1-84334-723-1. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-1-84334-723-1.50009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources électroniques dans les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Allah Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boukacem-Zeghmouri, Chérifa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques académiques: mesures et usages. Colloque international. Lille, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Return on Investments in GL for Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.227-238, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périodiques électroniques: évaluation et usages dans les bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carbone, Pierre and Cavalier, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections électroniques, une nouvelle politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electre Edition du Cercle de la Librairie, pp.191--208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités éditoriales du modèle renouvelé de la bibliothèque académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöpfel, Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publications scientifiques : analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.153--169, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation. COUNTER : harmoniser pour décider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Guerre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publications électroniques : guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archimag, pp.36-39, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00182299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de l'offre de services d'accès à l'information scientifique et technique dans les bibliothèques universitaires françaises : le cas des sections STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimations et subversions de l'Open : pour une analyse de l'openwashing dans la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles, motives and experiences of authors publishing in predatory journals: OMICS as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pergola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédation dans le champ de la publication scientifique : un objet de recherche révélateur des mutations de la communication scientifique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rakotoary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'édition scientifique en Europe. Academic Publishing in Europe 2008 : Quality and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00333736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques et publication scientifique numérique : la médiation réinterrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des ressources Springer dans les pratiques et activités des chercheurs algériens : État des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chalabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01003684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la sous-filière de la revue scientifique dans les domaines STM : une analyse par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.econ. Université Claude Bernard Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27531A4A"/>
+    <w:nsid w:val="7F1D9CF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-boukacem-zeghmouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0201-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083275444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nvd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Revez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abrizah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez-Bravo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Herman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Watkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1522" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.sep.09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1539" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.ene.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jamali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sims" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02553-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465563v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.may.06" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1576" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Watkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.jul.18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.sep.10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez&#8208;bravo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1283" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISU-190069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Clark" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1206" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972535v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena &#346;wigo&#324;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrizah Abdullah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jsp.49.4.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauer-Avargues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mabrak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;l&#233;montez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.154.0056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Jamali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20150303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737399v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20120406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05141476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.472.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/21121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kamga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610686012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00276953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Abd-Allh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00166646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281897v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-84334-723-1.50009-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Allah Abdi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601568v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281900v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00182299v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000232v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130294v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pergola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castaneda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00333736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186834v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01003684v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chalabi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01281524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-boukacem-zeghmouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0201-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083275444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nvd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Revez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abrizah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez-Bravo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Herman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Watkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1522" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.sep.09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1539" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.ene.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jamali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sims" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02553-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.may.06" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Watkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.jul.18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.sep.10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez&#8208;bravo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1283" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISU-190069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena &#346;wigo&#324;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrizah Abdullah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jsp.49.4.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauer-Avargues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mabrak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;l&#233;montez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.154.0056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Jamali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20150303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737399v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20120406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05141476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.472.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kamga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/21121" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610686012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00276953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Abd-Allh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00166646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-84334-723-1.50009-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Allah Abdi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00182299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pergola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castaneda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00333736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01003684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chalabi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01281524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>