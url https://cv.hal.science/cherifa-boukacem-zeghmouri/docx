--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chérifa BOUKACEM ZEGHMOURI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la Communication Responsable du Master Information et Médiation Scientifique et Technique (IMST)Chargée de mission Science Ouverte pour l'UCBL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cherifa-boukacem-zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0201-6159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083275444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des contextes de citation : la dimension sémantique, entre enjeux de recherche d'information et stratégies industrielles. État de l'art critique et perspectives de recherches pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-207. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nvd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchase and publish: Early career researchers and open access publishing costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsApp — what’s that?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the pandemic on early career researchers' work‐life and scholarly communications: A quantitative aerial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the library: Early career researchers and use of alternative information sources in pandemic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never mind predatory publishers… what about ‘grey’ publishers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.sep.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Cracks’ in the scholarly communications system: Insights from a longitudinal international study of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.319-322. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and predatory journals during the Covid-19 pandemic. An international analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.ene.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic and changes in early career researchers’ career prospects, research and publishing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281058. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory journals entrap unsuspecting scientists. Here’s how universities can support researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.469-469. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-02553-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming scholarly communications: The part played by the pandemic and the contribution of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.492-505. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: the attitudes and behaviours of Covid-19 pandemic-era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.may.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: a first look into the big changes and long-lasting impacts (international analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.jul.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: voices from the research frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (5), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.sep.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the ‘right’ journal for publication: Perceptions and practices of pandemic‐era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.605-616. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la publication scientifique ? Une analyse entre légitimité, prédation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global questionnaire survey of the scholarly communication attitudes and behaviours of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So, are early career researchers the harbingers of change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the scholarly communication system satisfy the beliefs and aspirations of new researchers? Summarizing the Harbingers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their authorship and peer review beliefs and practices: An international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science from the standpoint of the new wave of researchers: Views from the scholarly frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISU-190069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What publishers can take away from the latest early career researcher research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers: observing how the new wave of researchers is changing the scholarly communications market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Świgoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sci-Hub: The new and ultimate disruptor? View from the front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers' Quest for Reputation in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrizah Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scholarly Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.375-396. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jsp.49.4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French publishing attitudes in the open access era: The case of mathematics, biology, and computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sauer-Avargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.345 - 354. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career researchers herald change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Publicize or Perish » : nouvelles formes de circulation et d'évaluation des savoirs scientifiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: The experience and views of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en Gold : enjeux et risques pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and how early career researchers find scholarly information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their publishing and authorship practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers: Scholarly behaviour and the prospect of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.157-166. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Consumption, Publication and Impact in French Universities in a value perspective : A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (1), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-015-1779-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et bibliothèques : Une dialectique au long cours numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mabrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermédiaires de l'information : nouvelles logiques de captation de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de la recherche : entre discours, réalités et valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Délémontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d'information au prisme de la valeur, 52 (4), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.154.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of building, showcasing, and mesasuring scholarly reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid R. Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 169-183. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20150303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs de la publication scientifique. Mutations dans la sous-filière de la revue scientifique STM, analysées par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics usage by French academic libraries: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Article Searching on Publisher Platforms by STM French Scholars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3/4), pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Barrie, Rowlands Ian & Nicholas David : The Google Generation. Are ICT innovations changing information-seeking behaviour ? Connaway Lynn S. & Dickey Timothy J. : The Digital Information Seeker. Report of Findings from Selected OCLC, RIN and JISC User Behaviour Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, April/May, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de consultation des revues électroniques par les enseignants chercheurs : les STM en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage International Symposium: Academic Online Resources: Assessment and Usage. Lille (France), 26-27 November 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'édition scientifique en Europe. Academic Publishing in Europe 2009 : The impact of publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation des périodiques électroniques en bibliothèque universitaire : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kamga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (3), pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of e-journals in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials The Journal for the Serials Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/21121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Quality and Publishing': a report on the ‘Academic Publishing in Europe' conference held in Berlin, 22-23 January 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic analysis of the correlation between document supply and citations in pharmacology: a case study from INIST in France (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710728131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The customers for document supply in pharmacology : a case study from INIST in France (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710780809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre commandes d'articles et citations de revues en pharmacologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie:2007059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply and open access: an international survey on grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610686012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the downward trend in document supply in pharmacology: a case study from INIST in France (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00175380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation des ressources électroniques : le projet COUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du numérique au cycle de vie des documents papier :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le numérique : impact sur le cycle de vie du document pour une analyse interdisciplinaire », Montréal, 13 et 15 octobre 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-library loan services and access to electronic resources in French university libraries : a marriage of reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des services d'accès à l'information scientifique dans les Bibliothèques Universitaires : le cas des sections Droit, Sciences Économiques et Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand for scientific articles and citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la Science Ouverte dans une logique d'acteurs au sein d'un projet financé. Le projet JuDDGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Fillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires "Parlons Science Ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique, sous surveillance ? Entre stratégies techno-industrielles et imaginaires des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC (Société Française des Sciences de l'Information et de la Communication) - La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è conférence Document Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ bibliométrique questionné par le marché des indicateurs d'impact : évolutions socio-techniques, socio-économiques et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositories at Bibliodiversity Stakes: Community Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/proceedings.elpub.2019.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When information literacy meets a scholarly borderless world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electronic resources in libraries: an essential interdisciplinary outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries, Information, Books: Interdisciplinarity Research and Practice in 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poland. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science 2.0 : pratiques informationnelles et usages des chercheurs (STM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national - Penser Global, Agir Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice-Sophia Antipolis, Mar 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des périodiques électroniques par l'usage : STM et SHS en terrain académique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux médias : nouvelles technologies, pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barheim, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-books dans les bibliothèques universitaires françaises : panorama de l’offre et analyses des premiers usages en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques Académiques : Mesure et Usages, EPEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GERIICO - Université de Lille 3, Nov 2009, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès à l'information scientifique dans les pays en voie de développement : étude comparative de ses potentialités et réalités en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi Abd-Allh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.775-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du champ de la bibliothèque académique par ses potentialités éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du document numérique : Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and document supply: a comparative study of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de la recherche et reconnaissance des chercheurs : Quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la bibliothèque globale. L'Agenda 21 dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electre-Ed. du Cercle de la Librairie, 2014, 978-2-7654-1421-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information scientifique et technique dans l'univers numérique : mesures et usages : actes du colloque &amp;quot;Ressources électroniques académiques : mesures & usages&amp;quot;, Lille, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte - Opportunités, tensions et paradoxes - Actes du colloque « Document numérique et société », Liège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2023, 9782807357105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access as a Regulation of Scientific Information in Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902058.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du Libre Accès à l’information scientifique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’information et connaissance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp. 13-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTHIQUE DE LA PUBLICATION SCIENTIFIQUE ET MÉDIAS SOCIAUX ACADÉMIQUES : UN COUPLE IMPOSSIBLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urgence de l'intégrité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2021, Questions de société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Being Libraries to Becoming the “Switchmen ” of Scholarship in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandos Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The End of Wisdom? The Future of Libraries in a Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser la question du retour sur investissement aux bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques universitaires : nouveaux horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.279-287, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'usage des revues électroniques : approche critique et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTÉGRER DES RESSOURCES NUMÉRIQUES DANS LES COLLECTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib (Collection Boîte à outils), 2014, 979-10-91281-18-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Google generation: towards community-specific usage patterns of scientific information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends, Discovery, and People in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos Publishing, pp.137-151, 2013, Chandos Digital Information Review, 978-1-84334-723-1. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-1-84334-723-1.50009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources électroniques dans les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Allah Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boukacem-Zeghmouri, Chérifa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques académiques: mesures et usages. Colloque international. Lille, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Return on Investments in GL for Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.227-238, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périodiques électroniques: évaluation et usages dans les bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carbone, Pierre and Cavalier, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections électroniques, une nouvelle politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electre Edition du Cercle de la Librairie, pp.191--208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités éditoriales du modèle renouvelé de la bibliothèque académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöpfel, Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publications scientifiques : analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.153--169, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation. COUNTER : harmoniser pour décider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Guerre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publications électroniques : guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archimag, pp.36-39, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00182299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de l'offre de services d'accès à l'information scientifique et technique dans les bibliothèques universitaires françaises : le cas des sections STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimations et subversions de l'Open : pour une analyse de l'openwashing dans la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles, motives and experiences of authors publishing in predatory journals: OMICS as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pergola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédation dans le champ de la publication scientifique : un objet de recherche révélateur des mutations de la communication scientifique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rakotoary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'édition scientifique en Europe. Academic Publishing in Europe 2008 : Quality and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00333736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques et publication scientifique numérique : la médiation réinterrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des ressources Springer dans les pratiques et activités des chercheurs algériens : État des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chalabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01003684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la sous-filière de la revue scientifique dans les domaines STM : une analyse par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.econ. Université Claude Bernard Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chérifa BOUKACEM ZEGHMOURI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en Sciences de l'information et de la Communication Responsable du Master Information et Médiation Scientifique et Technique (IMST)Chargée de mission Science Ouverte pour l'UCBL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cherifa-boukacem-zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0201-6159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">083275444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des contextes de citation : la dimension sémantique, entre enjeux de recherche d'information et stratégies industrielles. État de l'art critique et perspectives de recherches pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Fei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, pp.181-207. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15nvd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purchase and publish: Early career researchers and open access publishing costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Revez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WhatsApp — what’s that?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of the pandemic on early career researchers' work‐life and scholarly communications: A quantitative aerial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.128-140. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Never mind predatory publishers… what about ‘grey’ publishers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.sep.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outside the library: Early career researchers and use of alternative information sources in pandemic times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Cracks’ in the scholarly communications system: Insights from a longitudinal international study of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.319-322. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and predatory journals during the Covid-19 pandemic. An international analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.ene.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pandemic and changes in early career researchers’ career prospects, research and publishing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (2), pp.e0281058. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0281058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predatory journals entrap unsuspecting scientists. Here’s how universities can support researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 620 (7974), pp.469-469. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-023-02553-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming scholarly communications: The part played by the pandemic and the contribution of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.492-505. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: the attitudes and behaviours of Covid-19 pandemic-era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2023.may.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: a first look into the big changes and long-lasting impacts (international analysis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (4), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.jul.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the ‘right’ journal for publication: Perceptions and practices of pandemic‐era early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (4), pp.605-616. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers in the pandemic-fashioned ‘new scholarly normality’: voices from the research frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El profesional de la información</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (5), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3145/epi.2022.sep.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de la publication scientifique ? Une analyse entre légitimité, prédation et automatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global questionnaire survey of the scholarly communication attitudes and behaviours of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So, are early career researchers the harbingers of change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the scholarly communication system satisfy the beliefs and aspirations of new researchers? Summarizing the Harbingers research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their authorship and peer review beliefs and practices: An international study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez‐bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science from the standpoint of the new wave of researchers: Views from the scholarly frontline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Services and Use</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ISU-190069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What publishers can take away from the latest early career researcher research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Abrizah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (3), pp.249-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers: observing how the new wave of researchers is changing the scholarly communications market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzena Świgoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.4635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sci-Hub: The new and ultimate disruptor? View from the front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Career Researchers' Quest for Reputation in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrizah Abdullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Scholarly Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49 (4), pp.375-396. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jsp.49.4.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French publishing attitudes in the open access era: The case of mathematics, biology, and computer science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Sauer-Avargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.345 - 354. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-career researchers herald change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.5522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Publicize or Perish » : nouvelles formes de circulation et d'évaluation des savoirs scientifiques sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Spano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orélie Desfriches-Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer review: The experience and views of early career researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (4), pp.269-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where and how early career researchers find scholarly information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en Gold : enjeux et risques pour les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers and their publishing and authorship practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (3), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early career researchers: Scholarly behaviour and the prospect of change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Watkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (2), pp.157-166. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/leap.1098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Consumption, Publication and Impact in French Universities in a value perspective : A Bibliometric Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (1), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-015-1779-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie et bibliothèques : Une dialectique au long cours numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mabrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux intermédiaires de l'information : nouvelles logiques de captation de la valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (4), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données de la recherche : entre discours, réalités et valeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Délémontez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les services d'information au prisme de la valeur, 52 (4), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.154.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of building, showcasing, and mesasuring scholarly reputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Nicholas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eti Herman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid R. Jamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca Rodríguez-Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 169-183. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20150303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couleurs de la publication scientifique. Mutations dans la sous-filière de la revue scientifique STM, analysées par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics usage by French academic libraries: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learned Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (4), pp.271-278. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1087/20120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Article Searching on Publisher Platforms by STM French Scholars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3/4), pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunter Barrie, Rowlands Ian & Nicholas David : The Google Generation. Are ICT innovations changing information-seeking behaviour ? Connaway Lynn S. & Dickey Timothy J. : The Digital Information Seeker. Report of Findings from Selected OCLC, RIN and JISC User Behaviour Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, April/May, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de consultation des revues électroniques par les enseignants chercheurs : les STM en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47 (2), pp.4-13. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.472.0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference helps assess online usage International Symposium: Academic Online Resources: Assessment and Usage. Lille (France), 26-27 November 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 47, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00600155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'édition scientifique en Europe. Academic Publishing in Europe 2009 : The impact of publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (3), pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00497816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the usage of e-journals in French universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials The Journal for the Serials Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1629/21121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consultation des périodiques électroniques en bibliothèque universitaire : état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Kamga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (3), pp.48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Quality and Publishing': a report on the ‘Academic Publishing in Europe' conference held in Berlin, 22-23 January 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographic analysis of the correlation between document supply and citations in pharmacology: a case study from INIST in France (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (1), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710728131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00379194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The customers for document supply in pharmacology : a case study from INIST in France (part 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (3), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610710780809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00380730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre commandes d'articles et citations de revues en pharmacologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (4), pp.347-355. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie:2007059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document supply and open access: an international survey on grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.96-104. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610686012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00181485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the downward trend in document supply in pharmacology: a case study from INIST in France (part 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (4), pp.177-185. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/02641610610714768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00175380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation des ressources électroniques : le projet COUNTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du numérique au cycle de vie des documents papier :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le numérique : impact sur le cycle de vie du document pour une analyse interdisciplinaire », Montréal, 13 et 15 octobre 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-library loan services and access to electronic resources in French university libraries : a marriage of reason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlending and Document Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des services d'accès à l'information scientifique dans les Bibliothèques Universitaires : le cas des sections Droit, Sciences Économiques et Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand for scientific articles and citations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négocier la Science Ouverte dans une logique d'acteurs au sein d'un projet financé. Le projet JuDDGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Fillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaires "Parlons Science Ouverte"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSD, Sep 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05339806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication scientifique, sous surveillance ? Entre stratégies techno-industrielles et imaginaires des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC (Société Française des Sciences de l'Information et de la Communication) - La numérisation des sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8è conférence Document Numérique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le champ bibliométrique questionné par le marché des indicateurs d'impact : évolutions socio-techniques, socio-économiques et enjeux épistémologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e Colloque international sur le Document Électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repositories at Bibliodiversity Stakes: Community Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/proceedings.elpub.2019.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Agence Nationale de la Recherche - ANR” French National Funding Agency Thematic variations and auctorial foresights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for the History of Science Biennial Conference - ESHS 2018, in conjunction with the British Society for the History of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When information literacy meets a scholarly borderless world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of electronic resources in libraries: an essential interdisciplinary outlook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries, Information, Books: Interdisciplinarity Research and Practice in 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Poland. pp.317-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science 2.0 : pratiques informationnelles et usages des chercheurs (STM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national - Penser Global, Agir Local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice-Sophia Antipolis, Mar 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des périodiques électroniques par l'usage : STM et SHS en terrain académique français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux médias : nouvelles technologies, pour un monde nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barheim, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les e-books dans les bibliothèques universitaires françaises : panorama de l’offre et analyses des premiers usages en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques Académiques : Mesure et Usages, EPEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire GERIICO - Université de Lille 3, Nov 2009, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le libre accès à l'information scientifique dans les pays en voie de développement : étude comparative de ses potentialités et réalités en Algérie et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi Abd-Allh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Tunisie. pp.775-789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00276953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture du champ de la bibliothèque académique par ses potentialités éditoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du document numérique : Document numérique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.87-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00166646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access and document supply: a comparative study of grey literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Grey Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nancy, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00091843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins de la recherche et reconnaissance des chercheurs : Quelles relations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISI 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la bibliothèque globale. L'Agenda 21 dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Electre-Ed. du Cercle de la Librairie, 2014, 978-2-7654-1421-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information scientifique et technique dans l'univers numérique : mesures et usages : actes du colloque &amp;quot;Ressources électroniques académiques : mesures & usages&amp;quot;, Lille, 26-27 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, pp.319, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00737476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place les rapports AERES et HCERES font-ils à la Science Ouverte ? Réponses par une analyse textométrique (2009-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annaïg Mahé, Ingrid Mayeur, Elsa Poupardin, Camille Prime-Claverie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication scientifique et science ouverte - Opportunités, tensions et paradoxes - Actes du colloque « Document numérique et société », Liège, 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, 2023, 9782807357105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access as a Regulation of Scientific Information in Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119902058.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03693148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régulations du Libre Accès à l’information scientifique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques d’information et connaissance en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Edition, pp. 13-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04805233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉTHIQUE DE LA PUBLICATION SCIENTIFIQUE ET MÉDIAS SOCIAUX ACADÉMIQUES : UN COUPLE IMPOSSIBLE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'urgence de l'intégrité académique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS Editions, 2021, Questions de société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités Numériques depuis les Sciences de l’information et de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Humanités numériques depuis les Sic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paquienséguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les Humanités Numériques : Positions et propositions des Sic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFSIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-76, 2021, 978-2-914872-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Being Libraries to Becoming the “Switchmen ” of Scholarship in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chandos Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The End of Wisdom? The Future of Libraries in a Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poser la question du retour sur investissement aux bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques universitaires : nouveaux horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du cercle de la librairie, pp.279-287, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer l'usage des revues électroniques : approche critique et enjeux méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTÉGRER DES RESSOURCES NUMÉRIQUES DANS LES COLLECTIONS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'enssib (Collection Boîte à outils), 2014, 979-10-91281-18-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Google generation: towards community-specific usage patterns of scientific information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David Baker; Wendy Evans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends, Discovery, and People in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos Publishing, pp.137-151, 2013, Chandos Digital Information Review, 978-1-84334-723-1. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-1-84334-723-1.50009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages des ressources électroniques dans les pays du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-Allah Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boukacem-Zeghmouri, Chérifa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources électroniques académiques: mesures et usages. Colloque international. Lille, 26-27 novembre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Return on Investments in GL for Institutional Repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominic J. Farace; Joachim Schöpfel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grey Literature in Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.227-238, 2010, 978-3-598-11793-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00601568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périodiques électroniques: évaluation et usages dans les bibliothèques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carbone, Pierre and Cavalier, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collections électroniques, une nouvelle politique documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electre Edition du Cercle de la Librairie, pp.191--208, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opportunités éditoriales du modèle renouvelé de la bibliothèque académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schöpfel, Joachim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les publications scientifiques : analyses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publications, pp.153--169, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques d'utilisation. COUNTER : harmoniser pour décider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Guerre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Publications électroniques : guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archimag, pp.36-39, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00182299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de l'offre de services d'accès à l'information scientifique et technique dans les bibliothèques universitaires françaises : le cas des sections STM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Légitimations et subversions de l'Open : pour une analyse de l'openwashing dans la publication scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Dillaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles, motives and experiences of authors publishing in predatory journals: OMICS as a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pergola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Castaneda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prédation dans le champ de la publication scientifique : un objet de recherche révélateur des mutations de la communication scientifique ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Rakotoary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'édition scientifique en Europe. Academic Publishing in Europe 2008 : Quality and Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Schöpfel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00333736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques académiques et publication scientifique numérique : la médiation réinterrogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00186834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des ressources Springer dans les pratiques et activités des chercheurs algériens : État des lieux et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Chalabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.1-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01003684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations dans la sous-filière de la revue scientifique dans les domaines STM : une analyse par les industries culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.econ. Université Claude Bernard Lyon 1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01281524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F1D9CF9"/>
+    <w:nsid w:val="0901E3DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-boukacem-zeghmouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0201-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083275444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nvd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Revez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abrizah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez-Bravo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Herman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Watkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469381v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1522" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.sep.09" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1539" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.ene.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jamali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sims" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02553-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.may.06" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Watkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.jul.18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.sep.10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez&#8208;bravo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1283" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISU-190069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena &#346;wigo&#324;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrizah Abdullah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jsp.49.4.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauer-Avargues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972518v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972274v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mabrak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;l&#233;montez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.154.0056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Jamali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20150303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737399v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20120406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05141476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.472.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kamga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379196v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/21121" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610686012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00276953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Abd-Allh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00166646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-84334-723-1.50009-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Allah Abdi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00182299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pergola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castaneda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00333736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01003684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chalabi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01281524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherifa-boukacem-zeghmouri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0201-6159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083275444" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Fei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15nvd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Revez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Abrizah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez-Bravo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eti Herman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Watkinson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.sep.09" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1522" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1539" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465415v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.ene.17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jamali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sims" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0281058" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-023-02553-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1576" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2023.may.06" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Watkinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.jul.18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1488" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3145/epi.2022.sep.10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467431v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Rodr&#237;guez&#8208;bravo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467427v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1283" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ISU-190069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972493v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena &#346;wigo&#324;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4635" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972476v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Clark" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1206" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrizah Abdullah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jsp.49.4.01" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891002v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Dillaerts" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sauer-Avargues" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1169" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468047v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5522" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Spano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lie Desfriches-Doria" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972324v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1102" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1098" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mabrak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984373v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452775v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud D&#233;l&#233;montez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.154.0056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid R. Jamali" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20150303" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737399v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1087/20120406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600154v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05141476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.472.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00600155v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497816v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379196v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1629/21121" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737475v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Kamga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379241v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00181485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610686012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000946v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000368v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000410v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Fillaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03700661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175233v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.8" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940319v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312552v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282178v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00276953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi Abd-Allh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00166646v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00091843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000235v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586531v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00737476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04081479v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693148v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04805233v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588239v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163050v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964781v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfsic.org/publications-sfsic/ouvrages-actes/questionner-les-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281897v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-84334-723-1.50009-7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-Allah Abdi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601568v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01282179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281900v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00182299v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02955125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000232v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363533v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Silhol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pergola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Castaneda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00333736v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00186834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01003684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leduc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chalabi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/tel-01281524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>