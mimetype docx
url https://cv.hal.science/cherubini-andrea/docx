--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -952,559 +952,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of muscular effort in workers performing an actual use-case manual material handling with and without the assistance of Bazar robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An admittance based hierarchical control framework for dual-arm cobots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.09.068⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.102814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370072v1</w:t>
+                <w:t xml:space="preserve">hal-02887280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An admittance based hierarchical control framework for dual-arm cobots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Crosnier</w:t>
+                <w:t xml:space="preserve">RobCap: A Mobile Motion Capture System Mounted on a Robotic Arm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alshamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Damm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102814⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.917-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3128386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887280v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RobCap: A Mobile Motion Capture System Mounted on a Robotic Arm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alshamaa</w:t>
+                <w:t xml:space="preserve">On Radiation-Based Thermal Servoing: New Models, Controls, and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3128386⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), pp.1945-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2021.3119399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539339v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Radiation-Based Thermal Servoing: New Models, Controls, and Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
+                <w:t xml:space="preserve">Assessment of muscular effort in workers performing an actual use-case manual material handling with and without the assistance of Bazar robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiwana Varrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (3), pp.1945-1958. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97 (Suppl. 2), pp.41-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2021.3119399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370102v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanoids’feet: state of the art &amp; future directions</w:t>
               </w:r>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kaminaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (01), pp.2250001. </w:t>
@@ -1624,103 +1624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paint With the Sun: A Thermal-Vision Guided Robot to Harness Solar Energy for Heliography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luyin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anqing Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luyin Hu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mengying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (18), pp.18130-18142. </w:t>
@@ -1797,51 +1797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshid Alambeigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1905,51 +1905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based Manipulation of Deformable and Rigid Objects Using Subspace Projections of 2D Contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2126,51 +2126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-Based Control for Collaborative Robots: Fundamentals, Challenges, and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurorobotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2198,477 +2198,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-free vision-based shaping of deformable plastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart Collaborative Systems for Enabling Flexible and Ergonomic Work Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Ajoudani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Corke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simona del Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (14), pp.1739-1759. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (2), pp.169-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0278364920907684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MRA.2020.2985344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370082v1</w:t>
+                <w:t xml:space="preserve">hal-02529442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Collaborative Systems for Enabling Flexible and Ergonomic Work Practices</w:t>
+                <w:t xml:space="preserve">A Deep Learning Framework for Tactile Recognition of Known as well as Novel Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Ajoudani</w:t>
+                <w:t xml:space="preserve">Zineb Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Albrecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Bianchi</w:t>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MRA.2020.2985344⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.423-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2019.2898264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529442v1</w:t>
+                <w:t xml:space="preserve">hal-02012628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Framework for Tactile Recognition of Known as well as Novel Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-free vision-based shaping of deformable plastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Ortenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akansel Cosgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Abderrahmane</w:t>
+                <w:t xml:space="preserve">Robert Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+                <w:t xml:space="preserve">Peter Corke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (1), pp.423-432. </w:t>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (14), pp.1739-1759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2019.2898264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0278364920907684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012628v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sensor-Based Biomechanical Risk Assessment at the Base of the Need for Revising of Standards for Human Ergonomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ranavolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Ajoudani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Fritzsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lyapunov-Stable Adaptive Method to Approximate Sensorimotor Models for Sensor-Based Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaming Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,64 +2992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.16-23. </w:t>
@@ -3269,51 +3269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Khelloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 118, pp.131-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3341,291 +3341,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02062623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-time Human-Robot Interaction Framework with Robust Background Invariant Hand Gesture Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Osama Mazhar</w:t>
+                <w:t xml:space="preserve">A Collaborative Robot for the Factory of the Future: BAZAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sorour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Khelloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60, pp.34-48. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (9), pp.3643-3659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcim.2019.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-019-03806-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823338v2</w:t>
+                <w:t xml:space="preserve">hal-02101562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Robot for the Factory of the Future: BAZAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Real-time Human-Robot Interaction Framework with Robust Background Invariant Hand Gesture Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Mazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 105 (9), pp.3643-3659. </w:t>
+              <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.34-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-019-03806-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rcim.2019.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02101562v1</w:t>
+                <w:t xml:space="preserve">hal-01823338v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based navigation of omnidirectional mobile robots</w:t>
               </w:r>
@@ -4022,51 +4022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,77 +4256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Zero-Shot Learning: Recognition of Objects Never Touched Before</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4533,51 +4533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4650,77 +4650,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4897,64 +4897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70, pp.106-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Chelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïz Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6018,55 +6018,55 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Biomimetics (ROBIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Chengdu, France. pp.2078-2085, </w:t>
+              <w:t xml:space="preserve">ROBIO 2025 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Chengdu, China. pp.2078-2085, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBIO66223.2025.11376245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -6209,51 +6209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Gursoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akansel Cosgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Kulić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6456,51 +6456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Saghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6694,51 +6694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assistance to Older Adults with Comfortable Robot-to-Human Handovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6837,51 +6837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.9276-9282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6928,51 +6928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point Clouds With Color: A Simple Open Library for Matching RGB and Depth Pixels from an Uncalibrated Stereo Pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7058,64 +7058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7166,51 +7166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Model Adaptation for Sensorimotor Control of Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7264,298 +7264,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards vision-based manipulation of plastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Real-Time Physical Human-Robot Interaction Using Skeleton Information and Hand Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Mazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter I Corke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.485-490, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594108⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731230v1</w:t>
+                <w:t xml:space="preserve">hal-01734739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Real-Time Physical Human-Robot Interaction using Hand Gestures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards vision-based manipulation of plastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Leitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Ortenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter I Corke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARSO 2018 - 14th IEEE International Conference on Advanced Robotics and its Social Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Genova, Italy. pp.46-47, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.485-490, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARSO.2018.8625753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827254v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Real-Time Physical Human-Robot Interaction Using Skeleton Information and Hand Gestures</w:t>
+                <w:t xml:space="preserve">A Framework for Real-Time Physical Human-Robot Interaction using Hand Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osama Mazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
@@ -7586,82 +7586,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ARSO 2018 - 14th IEEE International Conference on Advanced Robotics and its Social Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Genova, Italy. pp.46-47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ARSO.2018.8625753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734739v1</w:t>
+                <w:t xml:space="preserve">hal-01827254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing OpenPHRI: a software library for physical human-robot interaction</w:t>
               </w:r>
@@ -7673,51 +7673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,64 +7794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonny Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7928,51 +7928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8023,77 +8023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuo-Tactile Recognition of Daily-Life Objects Never Seen or Touched Before</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8166,64 +8166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8264,273 +8264,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sensor-based manipulation of flexible objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zero-Shot Object Recognition Based on Haptic Attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrishankar Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter I Corke</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA Workshop on Sensor-Based Object Manipulation for Collaborative Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ICRA Workshop The Robotic Sense of Touch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520665v1</w:t>
+                <w:t xml:space="preserve">hal-01523030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Shot Object Recognition Based on Haptic Attributes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards sensor-based manipulation of flexible objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Crosnier</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter I Corke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA Workshop The Robotic Sense of Touch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ICRA Workshop on Sensor-Based Object Manipulation for Collaborative Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01523030v1</w:t>
+                <w:t xml:space="preserve">hal-01520665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on cobotics at the LIRMM IDH group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,51 +8637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vancouver, BC, Canada. pp.6293-6298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,395 +8826,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521920v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omnidirectional humanoid navigation in cluttered environments based on optical flow information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Paolillo</w:t>
+                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.75-80, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3043-3048, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424727v1</w:t>
+                <w:t xml:space="preserve">hal-01274736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Navarro</w:t>
+                <w:t xml:space="preserve">Kinematic Modeling and Singularity Treatment of Steerable Wheeled Mobile Robots with Joint Acceleration Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3043-3048, </w:t>
+              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.2110-2115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274736v1</w:t>
+                <w:t xml:space="preserve">hal-01274772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Modeling and Singularity Treatment of Steerable Wheeled Mobile Robots with Joint Acceleration Limits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sorour</w:t>
+                <w:t xml:space="preserve">Omnidirectional humanoid navigation in cluttered environments based on optical flow information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Vendittelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.2110-2115, </w:t>
+              <w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.75-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274772v1</w:t>
+                <w:t xml:space="preserve">hal-01424727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking pattern generators designed for physical collaboration</w:t>
               </w:r>
@@ -9486,51 +9486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prajval Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10228,693 +10228,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01247142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Humanoid Joint Haptic Table Carrying Task with Height Stabilization using Vision</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avoiding Moving Obstacles during Visual Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Grechanichenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaumette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.3054-3059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00857659v1</w:t>
+                <w:t xml:space="preserve">lirmm-00808317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using vision and haptic sensing for human-humanoid haptic joint actions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Control for Human-Robot Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Passama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Meline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAM: Robotics, Automation and Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2202-2207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00908439v1</w:t>
+                <w:t xml:space="preserve">lirmm-00914416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding Moving Obstacles during Visual Navigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visio-haptic control for Human-Humanoid Cooperative Carrying Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Joven Agravante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Chaumette</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.3054-3059</w:t>
+              <w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808317v1</w:t>
+                <w:t xml:space="preserve">lirmm-01247143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Control for Human-Robot Cooperation</w:t>
+                <w:t xml:space="preserve">Sensor-based control of a collaborative robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Passama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Meline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2202-2207</w:t>
+              <w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00914416v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01247144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visio-haptic control for Human-Humanoid Cooperative Carrying Tasks</w:t>
+                <w:t xml:space="preserve">Human-Humanoid Joint Haptic Table Carrying Task with Height Stabilization using Vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Joven Agravante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6697019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01247143v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00857659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-based control of a collaborative robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using vision and haptic sensing for human-humanoid haptic joint actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Joven Agravante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAM: Robotics, Automation and Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Manila, Philippines. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAM.2013.6758552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01247144v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00908439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar-based teach-and-repeat of mobile robot trajectories</w:t>
               </w:r>
@@ -12004,278 +12004,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00351859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended policy gradient algorithm for robot task learning</w:t>
+                <w:t xml:space="preserve">Development of a multimode navigation system for an assistive robotics project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Oriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Aloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Babiloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399219⟩</w:t>
+              <w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247244v1</w:t>
+                <w:t xml:space="preserve">hal-01247253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multimode navigation system for an assistive robotics project</w:t>
+                <w:t xml:space="preserve">An extended policy gradient algorithm for robot task learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Giannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Iocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Francesco Palamara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247253v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered Learning for a Soccer Legged Robot Helped with a 3D Simulator</w:t>
               </w:r>
@@ -12503,64 +12503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-Operated Assistive Devices: the ASPICE Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cincotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Babiloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G Marciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12624,77 +12624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASPICE: an interface system for independent life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cincotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Babiloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M G Marciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12915,51 +12915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICKBOT: Dual-arm Harvesting Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Gursoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akansel Cosgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Kulić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13081,51 +13081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13169,51 +13169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13302,51 +13302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Arms, One Goal: Reproducible Dual-Arm Robotic Fruit Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Gursoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akansel Cosgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Kulić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13491,64 +13491,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Arm Shaping of Soft Objects in 3D Based on Visual Servoing and Online FEM Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Saghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro-Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13828,90 +13828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-free vision-based shaping of deformable plastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Ortenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akansel Cosgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Corke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14017,51 +14017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sorour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14366,51 +14366,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="192C3F23"/>
+    <w:nsid w:val="7BCB9281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14597,51 +14597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherubini-andrea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7272-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200491105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Silvetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiwana Varrecchia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Tarbouriech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety10030078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04675678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Almaghout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104652" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley A. Elprama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2172213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Draicchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.07.339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2023.3288836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102814" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539339v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3128386" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370102v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyin Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Alarcon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3119399" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Frizza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843622500013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3195069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Alambeigi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3147415" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558064v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2021.103798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.576846" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Ortenzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akansel Cosgun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Corke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920907684" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrecht" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona del Ferraro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2020.2985344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012628v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abderrahmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2898264" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ranavolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205750" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02985680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Qi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625946v5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khelloufi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Achour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719000900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2944304" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311154v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Joven Agravante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sherikov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2914350" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sorour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.02.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823338v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101562v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03806-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2913077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Natale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haschke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Van Ho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843618020012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21731" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01983730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Morone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paolucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Angelis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Venturiero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S114102" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2638466" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lasnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.12.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01983711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosa Marco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morone Giovanni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolucci Stefano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-016-0115-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308977" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912460413" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giannone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Iocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nardi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Palamara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2010.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giannone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Iocchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombardo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oriolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.03.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macr&#237;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aloise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febo Cincotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-008-9102-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBC7C4VL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Krausz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntsame Sima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321887v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchen Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bousquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO66223.2025.11376245" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802174" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/case56687.2023.10260651" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arso56563.2023.10187411" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Saghour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids57100.2023.10375172" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_40" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Nowak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO54254.2022.9802960" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636418" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348842v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI52462.2021.9591200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307959v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981624" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8865825" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731230v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Leitner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter I Corke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594108" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO.2018.8625753" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594385" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735462v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594320" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869015v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581230" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593780" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520665v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523305v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521920v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8202310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424727v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803257" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274772v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487360" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274791v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487296" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222969v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950727v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bussy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906917" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247234v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041400" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857659v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697019" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00908439v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2013.6758552" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808317v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grechanichenko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00914416v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247143v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247144v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sprunk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Diego Tipaldi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Burgard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696803" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750586v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639660v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544784v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436727v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colafrancesco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351860v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leonetti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchetti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Luca" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351859v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247244v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399219" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247253v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Macri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aloise" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Babiloni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363668" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247242v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68847-1_39" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247256v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247270v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cincotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Marciani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639191" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247276v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nardi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziparo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371405v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625947v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05055773v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cipriano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847747v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692951v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Singh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518475v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518483v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189411v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01247223v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01419810v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherubini-andrea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7272-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200491105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Silvetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiwana Varrecchia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Tarbouriech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety10030078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04675678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Almaghout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104652" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley A. Elprama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2172213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Draicchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.07.339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2023.3288836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102814" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3128386" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyin Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Alarcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3119399" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Frizza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843622500013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3195069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Alambeigi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3147415" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558064v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2021.103798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.576846" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrecht" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona del Ferraro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2020.2985344" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abderrahmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2898264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Ortenzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akansel Cosgun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Corke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920907684" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ranavolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205750" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02985680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Qi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625946v5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khelloufi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Achour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719000900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2944304" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311154v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Joven Agravante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sherikov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2914350" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sorour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.02.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03806-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823338v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2913077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Natale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haschke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Van Ho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843618020012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21731" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01983730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Morone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paolucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Angelis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Venturiero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S114102" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2638466" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lasnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.12.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01983711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosa Marco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morone Giovanni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolucci Stefano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-016-0115-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308977" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912460413" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giannone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Iocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nardi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Palamara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2010.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giannone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Iocchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombardo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oriolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.03.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macr&#237;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aloise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febo Cincotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-008-9102-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBC7C4VL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Krausz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntsame Sima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321887v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchen Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bousquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO66223.2025.11376245" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802174" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/case56687.2023.10260651" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arso56563.2023.10187411" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Saghour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids57100.2023.10375172" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_40" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Nowak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO54254.2022.9802960" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636418" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348842v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI52462.2021.9591200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307959v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981624" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8865825" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594385" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Leitner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter I Corke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO.2018.8625753" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735462v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594320" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869015v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581230" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593780" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520665v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523305v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521920v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8202310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274772v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487360" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803257" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274791v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487296" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222969v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950727v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bussy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906917" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247234v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041400" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grechanichenko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00914416v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857659v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00908439v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2013.6758552" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sprunk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Diego Tipaldi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Burgard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696803" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750586v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639660v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544784v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436727v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colafrancesco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351860v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leonetti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchetti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Luca" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351859v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247253v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Macri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aloise" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Babiloni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363668" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399219" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247242v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68847-1_39" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247256v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247270v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cincotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Marciani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639191" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247276v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nardi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziparo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371405v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625947v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05055773v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cipriano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847747v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692951v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Singh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518475v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518483v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189411v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01247223v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01419810v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>