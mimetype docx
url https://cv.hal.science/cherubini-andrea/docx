--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,14311 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...14259 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:145.45454545455px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Andrea Cherubini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cherubini-andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7272-6922</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200491105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=l4F0YzcAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper-Limb and Low-Back Load Analysis in Workers Performing an Actual Industrial Use-Case with and without a Dual-Arm Collaborative Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Silvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiwana Varrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Chini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.78. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/safety10030078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04825105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic co-manipulation of deformable linear objects for large deformation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Almaghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Klimchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 175, pp.104652. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04675678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of a biomechanical risk assessment of an actual industrial use-case executed with and without a dual-arm CoBot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Silvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Draicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Chini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiwana Varrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105 (Suppl. 1), pp.S45-S46. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2023.07.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Robots Mold Soft Plastic Materials by Shaping Depth Images?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ege Gursoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (5), pp.3620-3635. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tro.2023.3288836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary evaluation of a robot physically collaborating with workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley A. Elprama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (10), pp.e0291410. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0291410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The assistance of BAZAR robot promotes improved upper limb motor coordination in workers performing an actual use-case manual material handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiwana Varrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Chini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (12), pp.1950-1967. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2023.2172213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoids’feet: state of the art &amp; future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Frizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ko Ayusawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Kaminaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (01), pp.2250001. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843622500013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Radiation-Based Thermal Servoing: New Models, Controls, and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.1945-1958. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2021.3119399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of muscular effort in workers performing an actual use-case manual material handling with and without the assistance of Bazar robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiwana Varrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Chini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (Suppl. 2), pp.41-42. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.09.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An admittance based hierarchical control framework for dual-arm cobots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.102814. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2022.102814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RobCap: A Mobile Motion Capture System Mounted on a Robotic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alshamaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (1), pp.917-925. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3128386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paint With the Sun: A Thermal-Vision Guided Robot to Harness Solar Energy for Heliography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luyin Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqing Duan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (18), pp.18130-18142. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsen.2022.3195069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Outlook in Robotic Manipulation of Deformable Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farshid Alambeigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (3), pp.67-77. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2022.3147415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Framework for Recognizing both Static and Dynamic Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Mazhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (6), pp.#2227. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21062227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based Manipulation of Deformable and Rigid Objects Using Subspace Projections of 2D Contours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 142, pp.#103798. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2021.103798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558064v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-Based Control for Collaborative Robots: Fundamentals, Challenges, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2020.576846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic manipulation planning for shaping deformable linear objects with environmental contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.16-23. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2944304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sensor-Based Biomechanical Risk Assessment at the Base of the Need for Revising of Standards for Human Ergonomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ranavolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Ajoudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (20), pp.5750. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20205750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Framework for Tactile Recognition of Known as well as Novel Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.423-432. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2019.2898264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free vision-based shaping of deformable plastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Ortenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akansel Cosgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Corke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (14), pp.1739-1759. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364920907684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Collaborative Systems for Enabling Flexible and Ergonomic Work Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Ajoudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona del Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (2), pp.169-176. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2020.2985344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lyapunov-Stable Adaptive Method to Approximate Sensorimotor Models for Sensor-Based Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaming Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14, pp.#59. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2020.00059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02985680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Navigation of Omnidirectional Wheeled Robots Dealing with both Collisions and Occlusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Khelloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouara Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (4), pp.617-638. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574719000900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625946v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Collaborative Carrying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sherikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (4), pp.833-846. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2019.2914350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01311154v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complementary-route based ICR control for steerable wheeled mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sorour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Khelloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.131-143. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02062623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real-time Human-Robot Interaction Framework with Robust Background Invariant Hand Gesture Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Mazhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60, pp.34-48. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2019.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Robot for the Factory of the Future: BAZAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sorour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Khelloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (9), pp.3643-3659. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-03806-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based navigation of omnidirectional mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (3), pp.2691-2698. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2019.2913077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02099193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel EMG interface for individuals with tetraplegia to pilot robot hand grasping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Tigra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gorron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Gélis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.291-298. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2016.2609478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01373668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile sensing for manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Haschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anh-Van Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (01), pp.1802001. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843618020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Pursuit of Safety: An Open-Source Library for Physical Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Fonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRA.2018.2810098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous car driving by a humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.169-186. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Zero-Shot Learning: Recognition of Objects Never Touched Before</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105, pp.11-25. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2018.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot-assisted gait training for stroke patients: current state of art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Morone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Paolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Venturiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.1303-1311. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/NDT.S114102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01983730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Discontinuity-Robust Controller for Steerable Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sorour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LRA.2016.2638466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative manufacturing with physical human–robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Computer-Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rcim.2015.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three laws of Neurorobotics: a review on what neurorehabilitation robots should do for patients and clinicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iosa Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morone Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolucci Stefano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40846-016-0115-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01983711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified multimodal control framework for human–robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.106-115. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01222976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous Visual Navigation and Laser-based Moving Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.2101-2110. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2014.2308977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual navigation of a mobile robot with laser-based collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.189-205. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364912460413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for path reaching with nonholonomic robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (7), pp.1037-1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy gradient learning for quadruped soccer robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Iocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Francesco Palamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (7), pp.872-878. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01222978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy gradient learning for a humanoid soccer robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Iocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Oriolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2009.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimode navigation system for an assistive robotics project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Oriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Macrí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Aloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Febo Cincotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (4), pp.383-404. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-008-9102-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01222974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile-based force estimation for interaction control with robot fingers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Chelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïz Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; RSJ, Oct 2025, Hangzhou, CHINA, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste professionnel et ses dimensions : Une mesure subjective pour une répartition adaptée lors de la collaboration avec un robot d’assistance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Krausz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ntsame Sima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Landry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualité de Vie : Du Travail aux Autres Sphères de l'Existence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanically consistent real-time action recognition for human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanchen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBIO 2025 - IEEE International Conference on Robotics and Biomimetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Chengdu, China. pp.2078-2085, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO66223.2025.11376245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occlusion Handling by Pushing for Enhanced Fruit Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ege Gursoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.76-81, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for dual arm shaping of soft objects in 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Saghour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Celerier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2023 - 22nd IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Austin, TX, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/humanoids57100.2023.10375172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of human skeleton extractors for real-time human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanchen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSO 2023 - 19th IEEE International Conference on Advanced Robotics and its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Berlin, Germany. pp.159-165, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/arso56563.2023.10187411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Vision-Based Dual Arm Robotic Fruit Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ege Gursoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akansel Cosgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASE 2023 - IEEE 19th International Conference on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Auckland, New Zealand. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/case56687.2023.10260651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Robot Collaboration (HRC) Technologies for Reducing Work-Related Musculoskeletal Diseases in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ranavolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Chini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Draicchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Silvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiwana Varrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEA 2021 - 21st Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Vancouver, Canada. pp.335-342, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74614-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance to Older Adults with Comfortable Robot-to-Human Handovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSO 2022 - 18th IEEE International Conference on Advanced Robotics and its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Long Beach, CA, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARSO54254.2022.9802960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point Clouds With Color: A Simple Open Library for Matching RGB and Depth Pixels from an Uncalibrated Stereo Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Daurès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MFI 2021 - IEEE International Conference on Multisensor Fusion and Integration for Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MFI52462.2021.9591200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human guided trajectory and impedance adaptation for tele-operated physical assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.9276-9282, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance control for collaborative dual-arm manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2019 - 19th International Conference on Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Belo Horizonte, Brazil. pp.198-204, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAR46387.2019.8981624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Model Adaptation for Sensorimotor Control of Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCC 2019 - 38th Chinese Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Guangzhou, China. pp.2548-2552, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ChiCC.2019.8865825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Tactile Recognition of Daily-Life Objects Never Seen or Touched Before</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARCV 2018 - 15th International Conference on Control, Automation, Robotics and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1765-1770, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2018.8581230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-arm robotic manipulation of flexible cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2018 - 31st IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.479-484, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8593780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing OpenPHRI: a software library for physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Fonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018 Late Breaking Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards vision-based manipulation of plastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Leitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Ortenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter I Corke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Real-Time Physical Human-Robot Interaction using Hand Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Mazhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARSO 2018 - 14th IEEE International Conference on Advanced Robotics and its Social Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Genova, Italy. pp.46-47, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARSO.2018.8625753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Real-Time Physical Human-Robot Interaction Using Skeleton Information and Hand Gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Mazhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-arm relative tasks performance using sparse kinematic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.6003-6008, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical human-robot interaction with the OpenPHRI library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Fonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICRA Workshop WORKMATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on cobotics at the LIRMM IDH group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA Workshop IC3 – Industry of the future: Collaborative, Connected, Cognitive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-Shot Object Recognition Based on Haptic Attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Abderrahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gowrishankar Ganesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA Workshop The Robotic Sense of Touch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sensor-based manipulation of flexible objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter I Corke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA Workshop on Sensor-Based Object Manipulation for Collaborative Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for intuitive collaboration with a mobile manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Fonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, BC, Canada. pp.6293-6298, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8206532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentacle-based Moving Obstacle Avoidance for Omnidirectional Robots with Visibility Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Khelloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouara Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, BC, Canada. pp.1331-1336, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8202310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521920v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking pattern generators designed for physical collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Sherikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Brice Wieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.1573-1578, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic Modeling and Singularity Treatment of Steerable Wheeled Mobile Robots with Joint Acceleration Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sorour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.2110-2115, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional humanoid navigation in cluttered environments based on optical flow information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids 2016 - 16th IEEE-RAS International Conference on Humanoid Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cancun, Mexico. pp.75-80, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2016.7803257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ISO10218-compliant adaptive damping controller for safe Physical Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Fonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.3043-3048, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated framework for humanoid embodiment with a BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.2882-2887, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01222969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active calibration of tactile sensors mounted on a robotic hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajval Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Fonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems Workshop on Multimodal sensor-based robot control for HRI and soft manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward autonomous car driving by a humanoid robot: A sensor-based framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Keith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilena Vendittelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.451-456, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247234v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Human-Humanoid Carrying Using Vision and Haptic Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2014.6906917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00950727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation Assistance for a BCI-controlled Humanoid Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CYBER 2014 - 4th IEEE International Conference on Cyber Technology in Automation, Control and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.246-251, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CYBER.2014.6917469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01222966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Affordable and User-Friendly Visual Motion Capture System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahéma Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, Illinois, United States. pp.4985-4988, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01006396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining 3D SLAM and visual tracking to reach and retrieve objects in daily-life indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gergondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Meilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew I. Comport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URAI: Ubiquitous Robots and Ambient Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Kuala Lumpur, Malaysia. pp.600-604, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URAI.2014.7057501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding Moving Obstacles during Visual Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Grechanichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Karlsruhe, Germany. pp.3054-3059</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00808317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Control for Human-Robot Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.2202-2207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00914416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visio-haptic control for Human-Humanoid Cooperative Carrying Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based control of a collaborative robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFR: Human-Friendly Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Humanoid Joint Haptic Table Carrying Task with Height Stabilization using Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6697019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00857659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using vision and haptic sensing for human-humanoid haptic joint actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Joven Agravante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAM: Robotics, Automation and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Manila, Philippines. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAM.2013.6758552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00908439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-based teach-and-repeat of mobile robot trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Sprunk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Diego Tipaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Burgard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.3144-3149, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01247139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Tentacles-based Technique for Avoiding Obstacles during Visual Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, St. Paul, Minnesota, United States. pp.4850-4855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redundancy-Based Approach for Visual Navigation with Collision Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Spindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Symp. on Computational Intelligence in Vehicles and Transportation Systems, CIVTS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Navigation With Obstacle Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, USA, United States. pp.1593-1598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redundancy-Based Approach to Obstacle Avoidance Applied to Mobile Robot Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taipei, Taiwan, Taiwan. pp.5700-5705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing appearance-based controllers for nonholonomic navigation from a visual memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colafrancesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Freda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2009 Workshop on safe navigation in open and dynamic environments: application to autonomous vehicles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Kobe, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual navigation with a time-independent varying reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Intelligent Robots and Systems, IROS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Louis, USA, United States. pp.5968-5973</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coarsely Calibrated Visual Servoing of a Mobile Robot using a Catadioptric Vision System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tatsambon Fomena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hutchinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. on Intelligent Robots and Systems, IROS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, St Louis, USA, United States. pp.5432-5437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPQR Team Description Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Leonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Iocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboCup 2008 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A position-based visual servoing scheme for following paths with nonholonomic mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France, France. pp.1648-1654</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00351860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An image-based visual servoing scheme for following paths with nonholonomic mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Oriolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. on Control, Automation, Robotics and Vision, ICARCV 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hanoi, Vietnam, France. pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00351859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vision-based path planner/follower for an assistive robotics project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Oriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Macri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Aloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Febo Cincotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Robot Vision, VISAPP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extended policy gradient algorithm for robot task learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Iocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier Francesco Palamara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Diego, United States. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2007.4399219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multimode navigation system for an assistive robotics project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Oriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Macri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Babiloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2007.363668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Learning for a Soccer Legged Robot Helped with a 3D Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Giannone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Iocchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Robocup Symposium, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-68847-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPICE: an interface system for independent life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cincotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Babiloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M G Marciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Conf. On Smart homes and health Telematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Operated Assistive Devices: the ASPICE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cincotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Aloise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Babiloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M G Marciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RAS-EMBS Int. Conf. on Biomedical Robotics and Biomechatronics, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Pise, Italy. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOROB.2006.1639191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.Q.R. + Sicilia RoboCup 2005 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Iocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Nardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Marchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ziparo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RoboCup 2005 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PICKBOT: Dual-arm Harvesting Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ege Gursoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akansel Cosgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2022 - IEEE International Conference on Robotics and Automation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphie, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE IROS Workshop on Managing deformation: A step towards higher robot autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro-Alarcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenPHRI: an open-source library for safe physical human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Fonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularity-free trajectory tracking for steerable wheeled mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Cipriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Oriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Arms, One Goal: Reproducible Dual-Arm Robotic Fruit Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ege Gursoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akansel Cosgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Kulić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05326821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Limbs and Low-Back Loads Analysis in Workers Performing an Actual Industrial Use-Case with and without a Dual-Arm Cobot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Silvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiwana Varrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Chini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonny Tarbouriech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Arm Shaping of Soft Objects in 3D Based on Visual Servoing and Online FEM Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Saghour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro-Alarcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Recognizing Industrial Actions via Joint Angles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avinash Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adjel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Passama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free vision-based shaping of deformable plastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Ortenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akansel Cosgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Corke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of flexible objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Control for Steerable Wheeled Mobile Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sorour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based techniques for following paths with mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Universita di Roma "La Sapienza", 2008. English. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01247223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal sensor-based control for human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cherubini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de Montpellier, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01419810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId353"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -14366,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BCB9281"/>
+    <w:nsid w:val="B05FF773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14597,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherubini-andrea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7272-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200491105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Silvetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiwana Varrecchia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Tarbouriech" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety10030078" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04675678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Almaghout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104652" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley A. Elprama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2172213" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386566v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Draicchio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.07.339" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2023.3288836" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102814" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3128386" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyin Hu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Alarcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3119399" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Frizza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843622500013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Duan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3195069" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Alambeigi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3147415" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558064v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2021.103798" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173140v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.576846" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrecht" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona del Ferraro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2020.2985344" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abderrahmane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2898264" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Ortenzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akansel Cosgun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Corke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920907684" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ranavolo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205750" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02985680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Qi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.00059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625946v5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khelloufi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Achour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719000900" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2944304" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311154v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Joven Agravante" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sherikov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2914350" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sorour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.02.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101562v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03806-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823338v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2913077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736947v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Natale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haschke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Van Ho" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843618020012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21731" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625945v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01983730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Morone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paolucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Angelis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Venturiero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S114102" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2638466" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274730v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lasnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.12.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01983711v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosa Marco" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morone Giovanni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolucci Stefano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-016-0115-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222976v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.03.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954360v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308977" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912460413" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giannone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Iocchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nardi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Palamara" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2010.03.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giannone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Iocchi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombardo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oriolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.03.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222974v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macr&#237;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aloise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febo Cincotti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-008-9102-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBC7C4VL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Krausz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntsame Sima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321887v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchen Li" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bousquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO66223.2025.11376245" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655789v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802174" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371347v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/case56687.2023.10260651" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371340v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arso56563.2023.10187411" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371353v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Saghour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids57100.2023.10375172" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_40" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Nowak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO54254.2022.9802960" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324747v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636418" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348842v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI52462.2021.9591200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307959v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981624" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088055v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8865825" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734739v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594385" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731230v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Leitner" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter I Corke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO.2018.8625753" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735462v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594320" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869015v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581230" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734740v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593780" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523030v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520665v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523305v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521920v3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8202310" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274772v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487360" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424727v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803257" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274791v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487296" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222969v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139592" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950727v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bussy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906917" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247234v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041400" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grechanichenko" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00914416v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857659v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697019" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00908439v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2013.6758552" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247139v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sprunk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Diego Tipaldi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Burgard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696803" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750586v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639660v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544784v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436917v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436727v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colafrancesco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351860v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leonetti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchetti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Luca" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351859v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247253v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Macri" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aloise" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Babiloni" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363668" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399219" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247242v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68847-1_39" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247256v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247270v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cincotti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Marciani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639191" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247276v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nardi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziparo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371405v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980281v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625947v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326821v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05055773v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cipriano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847747v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692951v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925161v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Singh" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518475v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518483v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189411v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01247223v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01419810v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cherubini-andrea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7272-6922" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200491105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=l4F0YzcAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825105v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Silvetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiwana Varrecchia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Chini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonny Tarbouriech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/safety10030078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04675678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Almaghout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Klimchik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104652" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Draicchio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2023.07.339" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371386v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Gursoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tro.2023.3288836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Passama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley A. Elprama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291410" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2023.2172213" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Frizza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ko Ayusawa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kaminaga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843622500013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luyin Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro-Alarcon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengying Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2021.3119399" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887280v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Crosnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102814" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539339v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alshamaa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3128386" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Duan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3195069" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Alambeigi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2022.3147415" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173140v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Mazhar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21062227" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558064v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2021.103798" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.576846" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2944304" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ranavolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Ajoudani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bianchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Fritzsche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205750" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Abderrahmane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrishankar Ganesh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2019.2898264" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Ortenzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akansel Cosgun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lee" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Corke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920907684" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrecht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona del Ferraro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2020.2985344" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02985680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaming Qi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2020.00059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625946v5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Khelloufi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Achour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574719000900" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01311154v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Joven Agravante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sherikov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2914350" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02062623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sorour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.02.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823338v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2019.05.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-03806-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02099193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ferro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paolillo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Vendittelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2019.2913077" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/lirmm-01373668v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Tigra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gorron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony G&#233;lis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2016.2609478" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Natale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Haschke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Van Ho" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843618020012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818911v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Fonte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRA.2018.2810098" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gergondet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21731" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625945v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2018.03.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01983730v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Morone" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Paolucci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico de Angelis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Venturiero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S114102" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489043v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2016.2638466" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274730v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lasnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcim.2015.12.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01983711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosa Marco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morone Giovanni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolucci Stefano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40846-016-0115-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2015.03.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00954360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaumette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308977" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364912460413" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639659v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaumette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oriolo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giannone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Iocchi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Nardi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Palamara" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2010.03.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Giannone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Iocchi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lombardo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Oriolo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2009.03.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Oriolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macr&#237;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Aloise" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febo Cincotti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-008-9102-y" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TBC7C4VL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121110v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chelly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Benamar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Krausz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ntsame Sima" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321887v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanchen Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chalabi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sabbah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bousquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO66223.2025.11376245" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Kuli&#263;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802174" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Saghour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Celerier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/humanoids57100.2023.10375172" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/arso56563.2023.10187411" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/case56687.2023.10260651" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371323v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74614-8_40" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635492v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Nowak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO54254.2022.9802960" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348842v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MFI52462.2021.9591200" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324747v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourmelen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636418" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307959v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR46387.2019.8981624" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088055v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ChiCC.2019.8865825" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2018.8581230" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8593780" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731230v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Leitner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter I Corke" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594108" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO.2018.8625753" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734739v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594385" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735462v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594320" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823337v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523305v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523030v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489029v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206532" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521920v3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8202310" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274791v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487296" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487360" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424727v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2016.7803257" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274736v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487468" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222969v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139592" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajval Kumar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247234v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Keith" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041400" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950727v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bussy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6906917" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01222966v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Meilland" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew I. Comport" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CYBER.2014.6917469" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01006396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Sylla" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944410" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247142v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URAI.2014.7057501" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808317v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Grechanichenko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00914416v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meline" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247143v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00857659v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697019" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00908439v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAM.2013.6758552" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01247139v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sprunk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Diego Tipaldi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Burgard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696803" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750586v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639658v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spindler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639660v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544784v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436727v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colafrancesco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freda" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436703v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436917v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tatsambon Fomena" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yoon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutchinson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leonetti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Marchetti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Luca" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351860v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00351859v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247256v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247244v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399219" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247253v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Macri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Aloise" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Babiloni" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363668" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247242v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68847-1_39" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247268v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cincotti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Marciani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morelli" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247270v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2006.1639191" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247276v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Nardi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ziparo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371405v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980281v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625947v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05055773v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cipriano" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326821v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692951v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847747v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925161v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar Singh" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518475v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518483v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189411v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01247223v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01419810v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>